--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="執業會計師" sheetId="1" r:id="rId3"/>
     <sheet name="會計師事務所" sheetId="2" r:id="rId4"/>
     <sheet name="提供會計和稅務服務的會計師" sheetId="3" r:id="rId5"/>
     <sheet name="提供會計和稅務服務的會計公司" sheetId="4" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="1225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1405" uniqueCount="1193">
   <si>
     <t xml:space="preserve">lic_no</t>
   </si>
   <si>
     <t xml:space="preserve">zh_name</t>
   </si>
   <si>
     <t xml:space="preserve">pt_name</t>
   </si>
   <si>
     <t xml:space="preserve">zh_address</t>
   </si>
   <si>
     <t xml:space="preserve">pt_address</t>
   </si>
   <si>
     <t xml:space="preserve">P0005</t>
   </si>
   <si>
     <t xml:space="preserve">鮑文輝</t>
   </si>
   <si>
     <t xml:space="preserve">BASILIO MANUEL VISEU</t>
   </si>
   <si>
@@ -342,65 +342,50 @@
   <si>
     <t xml:space="preserve">Rua de Inácio Baptista no. 14, Edifício Tai Nga Kok, 2 andar C, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0199</t>
   </si>
   <si>
     <t xml:space="preserve">鄭堅立</t>
   </si>
   <si>
     <t xml:space="preserve">CHEANG KIN LAP</t>
   </si>
   <si>
     <t xml:space="preserve">馬交石炮台馬路32-36號澳電大樓11樓</t>
   </si>
   <si>
     <t xml:space="preserve">P0218</t>
   </si>
   <si>
     <t xml:space="preserve">MACHADO DUARTE, HERNÂNI</t>
   </si>
   <si>
     <t xml:space="preserve">Av. Dr. Mário Soares, nº 25, Edif. Montepio, Ap. 26-28, 3º andar, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">P0226</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">P0228</t>
   </si>
   <si>
     <t xml:space="preserve">陳燦鷗</t>
   </si>
   <si>
     <t xml:space="preserve">CHAN CHAN AO</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路355號灣景樓7樓F</t>
   </si>
   <si>
     <t xml:space="preserve">355 Av. da Praia Grande, Edif Van Keng, 7F. Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0229</t>
   </si>
   <si>
     <t xml:space="preserve">陳曉筠</t>
   </si>
   <si>
     <t xml:space="preserve">CHAN HIO WAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路730號中華廣場14樓N</t>
@@ -606,65 +591,50 @@
   <si>
     <t xml:space="preserve">羅羨媚</t>
   </si>
   <si>
     <t xml:space="preserve">LO SIN MEI</t>
   </si>
   <si>
     <t xml:space="preserve">澳門北京街174號廣發商業中心12樓D座</t>
   </si>
   <si>
     <t xml:space="preserve">P0346</t>
   </si>
   <si>
     <t xml:space="preserve">何美華</t>
   </si>
   <si>
     <t xml:space="preserve">HO MEI VA</t>
   </si>
   <si>
     <t xml:space="preserve">澳門民國馬路80號地下</t>
   </si>
   <si>
     <t xml:space="preserve">Avenida da República, nº 80, R/C, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">P0368</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">P0372</t>
   </si>
   <si>
     <t xml:space="preserve">陸智祥</t>
   </si>
   <si>
     <t xml:space="preserve">LOK CHI CHEONG</t>
   </si>
   <si>
     <t xml:space="preserve">氹仔基馬拉斯大馬路濠珀第2座14樓E室</t>
   </si>
   <si>
     <t xml:space="preserve">P0382</t>
   </si>
   <si>
     <t xml:space="preserve">譚麗嫦</t>
   </si>
   <si>
     <t xml:space="preserve">TAM LAI SEONG</t>
   </si>
   <si>
     <t xml:space="preserve">澳門永樂街87號康樂新村第4座6樓J</t>
   </si>
   <si>
     <t xml:space="preserve">Rua de Alegre no.87, Edf. Hong Lok San Chuen, Bl.4, 6 andar J</t>
@@ -795,65 +765,50 @@
   <si>
     <t xml:space="preserve">LEE SOK MEI</t>
   </si>
   <si>
     <t xml:space="preserve">澳門俾利喇街6號廣利大廈第二座19樓K座</t>
   </si>
   <si>
     <t xml:space="preserve">Rua de Francisco Xavier Pereira no.6, Edf. Kuong Lei, 19-andar-K, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0431</t>
   </si>
   <si>
     <t xml:space="preserve">林婉芬</t>
   </si>
   <si>
     <t xml:space="preserve">LAM UN FAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門高地烏街50號C利華閣18樓O座</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Pedro Coutinho no.50C, Edf. Lei Va Kuok, 18º andar - O, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">P0432</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">P0435</t>
   </si>
   <si>
     <t xml:space="preserve">莊綺雯</t>
   </si>
   <si>
     <t xml:space="preserve">CHONG YI MAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門鵝眉街5號好景大廈14樓A</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Inacio Baptista, no.5, Edif. Hou Keng, 14 andar A, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0438</t>
   </si>
   <si>
     <t xml:space="preserve">霍錦就</t>
   </si>
   <si>
     <t xml:space="preserve">FOK KAM CHAO PEDRO PAULO</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路619號時代商業中心9樓902室</t>
@@ -963,65 +918,50 @@
   <si>
     <t xml:space="preserve">TONG KA LOK</t>
   </si>
   <si>
     <t xml:space="preserve">澳門新口岸宋玉生廣場263號中土大廈6樓M座</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda Dr. Carlos D'Assumpcao no. 263, Edf. China Civil Plaza, 6 andar M, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0482</t>
   </si>
   <si>
     <t xml:space="preserve">蘇淑貞</t>
   </si>
   <si>
     <t xml:space="preserve">SOU SOC CHENG</t>
   </si>
   <si>
     <t xml:space="preserve">澳門士多紐拜斯大馬路47號四樓E1</t>
   </si>
   <si>
     <t xml:space="preserve">Av. Sidónio Pais, nº 47, 3º andar-E1, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">P0488</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">P0490</t>
   </si>
   <si>
     <t xml:space="preserve">梁沛霖</t>
   </si>
   <si>
     <t xml:space="preserve">LEONG PUI LAM</t>
   </si>
   <si>
     <t xml:space="preserve">Rua 1 de Maio, nº. 472C, Edf. The Residencia, Bl.4, 27 andar A, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0493</t>
   </si>
   <si>
     <t xml:space="preserve">勞美好</t>
   </si>
   <si>
     <t xml:space="preserve">LOU MEI HOU</t>
   </si>
   <si>
     <t xml:space="preserve">澳門水坑尾街206號婦聯大廈20樓D座</t>
   </si>
   <si>
     <t xml:space="preserve">Rua do Campo no.206, Edif Assoc das Senhoras 20D, Macau</t>
@@ -1098,54 +1038,54 @@
   <si>
     <t xml:space="preserve">P0514</t>
   </si>
   <si>
     <t xml:space="preserve">許翠嫻</t>
   </si>
   <si>
     <t xml:space="preserve">HUI CHOI HAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門羅理基博士大馬路223-225號南光大廈8樓J2座</t>
   </si>
   <si>
     <t xml:space="preserve">Avenida Dr. Rodrigo Rodriques, no. 223-225, Edif. Nam Kwong, 8 andar J2, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0530</t>
   </si>
   <si>
     <t xml:space="preserve">何筠頴</t>
   </si>
   <si>
     <t xml:space="preserve">HO KUAN WENG</t>
   </si>
   <si>
-    <t xml:space="preserve">澳門得勝斜路75號金龍閣10樓J</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Calcada da Vitoria, no. 75, 10 andar J, Kam Lon Kok, Macau</t>
+    <t xml:space="preserve">澳門宋玉生廣場335-341號獲多利中心9樓S座</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Al. Dr. Carlos D'assumpção, Nos.335-341, Edf. Hot Line, 9 Andar S, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0531</t>
   </si>
   <si>
     <t xml:space="preserve">勞艷珊</t>
   </si>
   <si>
     <t xml:space="preserve">LOU IM SAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門北京街174號廣發商業中心12樓D室</t>
   </si>
   <si>
     <t xml:space="preserve">Rua de Pequim, no.174, Centro Comercial Kong Fat, 12 andar D, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0552</t>
   </si>
   <si>
     <t xml:space="preserve">胡春生</t>
   </si>
   <si>
     <t xml:space="preserve">WU CHUN SANG</t>
   </si>
@@ -1857,50 +1797,56 @@
   <si>
     <t xml:space="preserve">澳門羅憲新街15號A高冠樓5樓</t>
   </si>
   <si>
     <t xml:space="preserve">P1004</t>
   </si>
   <si>
     <t xml:space="preserve">羅嘉麗</t>
   </si>
   <si>
     <t xml:space="preserve">LO KA LAI</t>
   </si>
   <si>
     <t xml:space="preserve">Av. Sidonio Pais, Edf. Hip Heng, 4-andar B</t>
   </si>
   <si>
     <t xml:space="preserve">P1005</t>
   </si>
   <si>
     <t xml:space="preserve">林嘉普</t>
   </si>
   <si>
     <t xml:space="preserve">LAM KA POU</t>
   </si>
   <si>
+    <t xml:space="preserve">澳門永寧街66E號永寧廣場大廈（第二座）19樓J座</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Em Macau, Rua da Tranquilidade Nº66-E, Edf. de Alameda da Tranquilidade (Bloco II) 19º Andar J</t>
+  </si>
+  <si>
     <t xml:space="preserve">P1006</t>
   </si>
   <si>
     <t xml:space="preserve">黃懿慧</t>
   </si>
   <si>
     <t xml:space="preserve">VONG I WAI</t>
   </si>
   <si>
     <t xml:space="preserve">澳門亞豐素街11-17號泉健豪庭25樓B</t>
   </si>
   <si>
     <t xml:space="preserve">P1008</t>
   </si>
   <si>
     <t xml:space="preserve">李曉泉</t>
   </si>
   <si>
     <t xml:space="preserve">LEI HIO CHUN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門工業街1號龍園第4座雲龍閣12樓AF座</t>
   </si>
   <si>
     <t xml:space="preserve">P1011</t>
@@ -1950,51 +1896,51 @@
   <si>
     <t xml:space="preserve">澳門勞動節大馬路廣福安花園第六座三樓AP-Q</t>
   </si>
   <si>
     <t xml:space="preserve">P1015</t>
   </si>
   <si>
     <t xml:space="preserve">歐天翔</t>
   </si>
   <si>
     <t xml:space="preserve">AO TIN CHEONG</t>
   </si>
   <si>
     <t xml:space="preserve">澳門勞動節大馬路御景灣第5座28樓E</t>
   </si>
   <si>
     <t xml:space="preserve">P1016</t>
   </si>
   <si>
     <t xml:space="preserve">歐陽啟冲</t>
   </si>
   <si>
     <t xml:space="preserve">AO IEONG KAI CHONG</t>
   </si>
   <si>
-    <t xml:space="preserve">澳門蘇亞利斯博士大馬路323號中國銀行大廈32樓</t>
+    <t xml:space="preserve">Estrada Marginal da Ilha Verde, Nº 342, R/C-E, em Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P1023</t>
   </si>
   <si>
     <t xml:space="preserve">韓東然</t>
   </si>
   <si>
     <t xml:space="preserve">HAN DONGRAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門氹仔海洋花園大馬路海洋花園榆苑7樓E室</t>
   </si>
   <si>
     <t xml:space="preserve">7E, ELM Court, Ocean Garden, Rua do Jardins de Oceano</t>
   </si>
   <si>
     <t xml:space="preserve">P1026</t>
   </si>
   <si>
     <t xml:space="preserve">張芷瑋</t>
   </si>
   <si>
     <t xml:space="preserve">ZHANG ZHIWEI</t>
   </si>
@@ -2079,54 +2025,54 @@
   <si>
     <t xml:space="preserve">S0799</t>
   </si>
   <si>
     <t xml:space="preserve">天職澳門會計師事務所</t>
   </si>
   <si>
     <t xml:space="preserve">BAKER TILLY MACAU SOCIEDADE DE AUDITORES</t>
   </si>
   <si>
     <t xml:space="preserve">澳門新口岸宋玉生廣場263號中土大廈6樓M及N座</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda Dr. Carlos D' Assumpcao, no. 263, Edificio China Civil Plaza, 6 andar M &amp; N, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">S0884</t>
   </si>
   <si>
     <t xml:space="preserve">信永中和（澳門）會計師事務所</t>
   </si>
   <si>
     <t xml:space="preserve">SHINEWING (MACAU) SOCIEDADE DE AUDITORES</t>
   </si>
   <si>
-    <t xml:space="preserve">澳門新口岸北京街230-246號澳門金融中心9樓H座</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Rua de Pequim no. 230-246, Edificio Macau Finance Centre, 9 andar H, Macau</t>
+    <t xml:space="preserve">澳門北京街230-246號澳門金融中心9樓H及J座</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua de Pequim n.ºs 230-246, Edifício Macau Finance Centre, 9º andar "H &amp; J", Macau</t>
   </si>
   <si>
     <t xml:space="preserve">S0906</t>
   </si>
   <si>
     <t xml:space="preserve">國富浩華會計師事務所</t>
   </si>
   <si>
     <t xml:space="preserve">CROWE (MC) CPAs</t>
   </si>
   <si>
     <t xml:space="preserve">澳門商業大馬路澳門財富中心5樓53室</t>
   </si>
   <si>
     <t xml:space="preserve">Avenida Comercial de Macau, FIT Centre, 5º andar, Suite nº 53, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">S0916</t>
   </si>
   <si>
     <t xml:space="preserve">京澳會計師事務所</t>
   </si>
   <si>
     <t xml:space="preserve">KENG OU CPAs</t>
   </si>
@@ -3024,158 +2970,116 @@
   <si>
     <t xml:space="preserve">T0556</t>
   </si>
   <si>
     <t xml:space="preserve">許鑽儀</t>
   </si>
   <si>
     <t xml:space="preserve">HOI CHUN I</t>
   </si>
   <si>
     <t xml:space="preserve">西灣燒灰爐街26號峰景花園4樓H座</t>
   </si>
   <si>
     <t xml:space="preserve">T0557</t>
   </si>
   <si>
     <t xml:space="preserve">許健和</t>
   </si>
   <si>
     <t xml:space="preserve">HOI KIN WO</t>
   </si>
   <si>
     <t xml:space="preserve">澳門黑沙環新街154號建華新邨第八座14樓H</t>
   </si>
   <si>
-    <t xml:space="preserve">T0564</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">T0565</t>
   </si>
   <si>
     <t xml:space="preserve">顏奕</t>
   </si>
   <si>
     <t xml:space="preserve">IEK NGAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門佛山街五十一號新建業商業中心十七樓</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Foshan nº 51, Edf. San Kin Yip Centro Comercial 17 andar, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">T0567</t>
   </si>
   <si>
     <t xml:space="preserve">伍素珊</t>
   </si>
   <si>
     <t xml:space="preserve">UN SE SUSANA</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Pequim, no.174, Edf. Centro Com. Kong Fat, 10 andar E, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">T0574</t>
   </si>
   <si>
     <t xml:space="preserve">陳偉林</t>
   </si>
   <si>
     <t xml:space="preserve">CHAN WAI LAM</t>
   </si>
   <si>
     <t xml:space="preserve">Est. de Sete Tanques, Ed. Pine Court, Flat A, Floor 1, Taipa, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">T0575</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">T0785</t>
   </si>
   <si>
     <t xml:space="preserve">梁金玉</t>
   </si>
   <si>
     <t xml:space="preserve">LEONG KAM IOK</t>
   </si>
   <si>
     <t xml:space="preserve">澳門水坑尾街202號婦聯大廈寫字樓7樓F座</t>
   </si>
   <si>
     <t xml:space="preserve">T0789</t>
   </si>
   <si>
     <t xml:space="preserve">葉頴茵</t>
   </si>
   <si>
     <t xml:space="preserve">IP WENG IAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門羅利老馬路1-J至1-N號泉德豪園2樓A座</t>
   </si>
   <si>
     <t xml:space="preserve">Estrada Adolfo Loureiro, no. 1-K, Edf. Chun Tak Garden, 2-andar-A, Macau</t>
   </si>
   <si>
-    <t xml:space="preserve">T0802</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">T0810</t>
   </si>
   <si>
     <t xml:space="preserve">周偉德</t>
   </si>
   <si>
     <t xml:space="preserve">CHAO VAI TAC</t>
   </si>
   <si>
     <t xml:space="preserve">澳門東望洋新街191號五樓A座</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Nova a Guia, 191, 5-andar-A, Macau SAR, China</t>
   </si>
   <si>
     <t xml:space="preserve">T0817</t>
   </si>
   <si>
     <t xml:space="preserve">楊金愛</t>
   </si>
   <si>
     <t xml:space="preserve">IEONG KAM HOI</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路335號灣景樓7樓F</t>
@@ -3339,54 +3243,54 @@
   <si>
     <t xml:space="preserve">澳門黑沙環馬場南暉大廈第二座5樓T座</t>
   </si>
   <si>
     <t xml:space="preserve">T0914</t>
   </si>
   <si>
     <t xml:space="preserve">羅帥</t>
   </si>
   <si>
     <t xml:space="preserve">LUO SHUAI</t>
   </si>
   <si>
     <t xml:space="preserve">澳門氹仔埃武拉街199-207號花城一樓A1</t>
   </si>
   <si>
     <t xml:space="preserve">T0915</t>
   </si>
   <si>
     <t xml:space="preserve">洪燕茵</t>
   </si>
   <si>
     <t xml:space="preserve">HONG IN IAN</t>
   </si>
   <si>
-    <t xml:space="preserve">澳門沙格斯大馬路58號壹號湖畔七座15樓E</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">15E, Tower 7, One Central Residence, 58 Avenida de Sagres, Nape, Macau</t>
+    <t xml:space="preserve">澳門氹仔布拉干薩街260號濠景花園22座21樓P座</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21P, Bloco22, Nova Taipa, 260 Rua de Braganca, Taipa, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">T0920</t>
   </si>
   <si>
     <t xml:space="preserve">趙雅茵</t>
   </si>
   <si>
     <t xml:space="preserve">CHIO NGA IAN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門提督馬路49-55永寶閣16/E</t>
   </si>
   <si>
     <t xml:space="preserve">T0921</t>
   </si>
   <si>
     <t xml:space="preserve">歐澤林</t>
   </si>
   <si>
     <t xml:space="preserve">AO CHAK LAM</t>
   </si>
   <si>
     <t xml:space="preserve">Rua de Xiamen 10B, Ed. Nam Fong, BL-2, 5-and-L, Macau.</t>
   </si>
@@ -4197,221 +4101,221 @@
       </c>
       <c r="C26" t="s">
         <v>111</v>
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
         <v>116</v>
       </c>
       <c r="D27" t="s">
         <v>117</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>120</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>124</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>125</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>128</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>133</v>
       </c>
       <c r="C31" t="s">
         <v>134</v>
       </c>
       <c r="D31" t="s">
         <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>138</v>
       </c>
       <c r="C32" t="s">
         <v>139</v>
       </c>
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
         <v>142</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>143</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>144</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>147</v>
       </c>
       <c r="C34" t="s">
         <v>148</v>
       </c>
       <c r="D34" t="s">
         <v>149</v>
       </c>
       <c r="E34" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>152</v>
       </c>
       <c r="C35" t="s">
         <v>153</v>
       </c>
       <c r="D35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>157</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>158</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>159</v>
+        <v>28</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
         <v>160</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>161</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>162</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>165</v>
       </c>
       <c r="C38" t="s">
         <v>166</v>
       </c>
       <c r="D38" t="s">
         <v>167</v>
       </c>
       <c r="E38" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>170</v>
@@ -4435,4289 +4339,4170 @@
       </c>
       <c r="C40" t="s">
         <v>176</v>
       </c>
       <c r="D40" t="s">
         <v>177</v>
       </c>
       <c r="E40" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>179</v>
       </c>
       <c r="B41" t="s">
         <v>180</v>
       </c>
       <c r="C41" t="s">
         <v>181</v>
       </c>
       <c r="D41" t="s">
         <v>182</v>
       </c>
       <c r="E41" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" t="s">
         <v>184</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>185</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
         <v>188</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>189</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>190</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>193</v>
       </c>
       <c r="C44" t="s">
         <v>194</v>
       </c>
       <c r="D44" t="s">
         <v>195</v>
       </c>
       <c r="E44" t="s">
-        <v>196</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
         <v>197</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>198</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>199</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
         <v>202</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>203</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
         <v>206</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>207</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>208</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>210</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>209</v>
+      </c>
+      <c r="B48" t="s">
+        <v>210</v>
+      </c>
+      <c r="C48" t="s">
         <v>211</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
         <v>212</v>
       </c>
-      <c r="C48" t="s">
+      <c r="E48" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B49" t="s">
         <v>215</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>216</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>217</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>219</v>
       </c>
       <c r="B50" t="s">
         <v>220</v>
       </c>
       <c r="C50" t="s">
         <v>221</v>
       </c>
       <c r="D50" t="s">
         <v>222</v>
       </c>
       <c r="E50" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>224</v>
       </c>
       <c r="B51" t="s">
         <v>225</v>
       </c>
       <c r="C51" t="s">
         <v>226</v>
       </c>
       <c r="D51" t="s">
         <v>227</v>
       </c>
       <c r="E51" t="s">
-        <v>228</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>228</v>
+      </c>
+      <c r="B52" t="s">
         <v>229</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>230</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>231</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>233</v>
+      </c>
+      <c r="B53" t="s">
         <v>234</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>235</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>237</v>
+      </c>
+      <c r="B54" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" t="s">
         <v>238</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E54" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>240</v>
+      </c>
+      <c r="B55" t="s">
+        <v>241</v>
+      </c>
+      <c r="C55" t="s">
+        <v>242</v>
+      </c>
+      <c r="D55" t="s">
         <v>243</v>
       </c>
-      <c r="B55" t="s">
+      <c r="E55" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>245</v>
+      </c>
+      <c r="B56" t="s">
+        <v>246</v>
+      </c>
+      <c r="C56" t="s">
         <v>247</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>250</v>
       </c>
       <c r="B57" t="s">
         <v>251</v>
       </c>
       <c r="C57" t="s">
         <v>252</v>
       </c>
       <c r="D57" t="s">
         <v>253</v>
       </c>
       <c r="E57" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>255</v>
       </c>
       <c r="B58" t="s">
         <v>256</v>
       </c>
       <c r="C58" t="s">
         <v>257</v>
       </c>
       <c r="D58" t="s">
         <v>258</v>
       </c>
       <c r="E58" t="s">
-        <v>259</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>259</v>
+      </c>
+      <c r="B59" t="s">
         <v>260</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>261</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>262</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B60" t="s">
         <v>265</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>266</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>267</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>269</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>268</v>
+      </c>
+      <c r="B61" t="s">
+        <v>269</v>
+      </c>
+      <c r="C61" t="s">
         <v>270</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>271</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>273</v>
+      </c>
+      <c r="B62" t="s">
         <v>274</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>275</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>276</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>278</v>
+      </c>
+      <c r="B63" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" t="s">
         <v>279</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>281</v>
+      </c>
+      <c r="B64" t="s">
+        <v>282</v>
+      </c>
+      <c r="C64" t="s">
         <v>283</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
         <v>284</v>
       </c>
-      <c r="C64" t="s">
+      <c r="E64" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>286</v>
+      </c>
+      <c r="B65" t="s">
+        <v>287</v>
+      </c>
+      <c r="C65" t="s">
         <v>288</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
         <v>289</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>291</v>
+      </c>
+      <c r="B66" t="s">
+        <v>292</v>
+      </c>
+      <c r="C66" t="s">
         <v>293</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>296</v>
       </c>
       <c r="B67" t="s">
         <v>297</v>
       </c>
       <c r="C67" t="s">
         <v>298</v>
       </c>
       <c r="D67" t="s">
         <v>299</v>
       </c>
       <c r="E67" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>301</v>
       </c>
       <c r="B68" t="s">
         <v>302</v>
       </c>
       <c r="C68" t="s">
         <v>303</v>
       </c>
       <c r="D68" t="s">
+        <v>28</v>
+      </c>
+      <c r="E68" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>305</v>
+      </c>
+      <c r="B69" t="s">
         <v>306</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>307</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>308</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>310</v>
+      </c>
+      <c r="B70" t="s">
         <v>311</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>312</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>314</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
-        <v>315</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>313</v>
+      </c>
+      <c r="B71" t="s">
+        <v>314</v>
+      </c>
+      <c r="C71" t="s">
+        <v>315</v>
+      </c>
+      <c r="D71" t="s">
         <v>316</v>
       </c>
-      <c r="B71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" t="s">
-        <v>320</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>317</v>
+      </c>
+      <c r="B72" t="s">
+        <v>318</v>
+      </c>
+      <c r="C72" t="s">
+        <v>319</v>
+      </c>
+      <c r="D72" t="s">
+        <v>320</v>
+      </c>
+      <c r="E72" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B73" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C73" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D73" t="s">
-        <v>328</v>
+        <v>227</v>
       </c>
       <c r="E73" t="s">
-        <v>329</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B74" t="s">
-        <v>331</v>
+        <v>35</v>
       </c>
       <c r="C74" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D74" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
-        <v>28</v>
+        <v>327</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B75" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C75" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D75" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E75" t="s">
-        <v>28</v>
+        <v>332</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>333</v>
+      </c>
+      <c r="B76" t="s">
+        <v>334</v>
+      </c>
+      <c r="C76" t="s">
+        <v>335</v>
+      </c>
+      <c r="D76" t="s">
+        <v>336</v>
+      </c>
+      <c r="E76" t="s">
         <v>337</v>
-      </c>
-[...10 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>338</v>
+      </c>
+      <c r="B77" t="s">
+        <v>339</v>
+      </c>
+      <c r="C77" t="s">
+        <v>340</v>
+      </c>
+      <c r="D77" t="s">
+        <v>341</v>
+      </c>
+      <c r="E77" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>343</v>
+      </c>
+      <c r="B78" t="s">
+        <v>344</v>
+      </c>
+      <c r="C78" t="s">
         <v>345</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>348</v>
       </c>
       <c r="B79" t="s">
         <v>349</v>
       </c>
       <c r="C79" t="s">
         <v>350</v>
       </c>
       <c r="D79" t="s">
         <v>351</v>
       </c>
       <c r="E79" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>353</v>
       </c>
       <c r="B80" t="s">
         <v>354</v>
       </c>
       <c r="C80" t="s">
         <v>355</v>
       </c>
       <c r="D80" t="s">
         <v>356</v>
       </c>
       <c r="E80" t="s">
-        <v>357</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>357</v>
+      </c>
+      <c r="B81" t="s">
         <v>358</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>359</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>360</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>362</v>
+      </c>
+      <c r="B82" t="s">
         <v>363</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>364</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>365</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>367</v>
+        <v>28</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>366</v>
+      </c>
+      <c r="B83" t="s">
+        <v>367</v>
+      </c>
+      <c r="C83" t="s">
         <v>368</v>
       </c>
-      <c r="B83" t="s">
+      <c r="D83" t="s">
         <v>369</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>371</v>
+      </c>
+      <c r="B84" t="s">
+        <v>372</v>
+      </c>
+      <c r="C84" t="s">
         <v>373</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>375</v>
+      </c>
+      <c r="B85" t="s">
+        <v>376</v>
+      </c>
+      <c r="C85" t="s">
         <v>377</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85" t="s">
         <v>378</v>
       </c>
-      <c r="C85" t="s">
+      <c r="E85" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>380</v>
+      </c>
+      <c r="B86" t="s">
+        <v>381</v>
+      </c>
+      <c r="C86" t="s">
         <v>382</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>383</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>385</v>
+      </c>
+      <c r="B87" t="s">
         <v>386</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>387</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>388</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>390</v>
+      </c>
+      <c r="B88" t="s">
         <v>391</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>392</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>394</v>
+        <v>117</v>
       </c>
       <c r="E88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>393</v>
+      </c>
+      <c r="B89" t="s">
+        <v>394</v>
+      </c>
+      <c r="C89" t="s">
         <v>395</v>
       </c>
-      <c r="B89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" t="s">
-        <v>398</v>
+        <v>182</v>
       </c>
       <c r="E89" t="s">
-        <v>399</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B90" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C90" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D90" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E90" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B91" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D91" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="E91" t="s">
-        <v>409</v>
+        <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B92" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C92" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="D92" t="s">
-        <v>122</v>
+        <v>406</v>
       </c>
       <c r="E92" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B93" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="C93" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D93" t="s">
-        <v>187</v>
+        <v>411</v>
       </c>
       <c r="E93" t="s">
-        <v>28</v>
+        <v>412</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>413</v>
+      </c>
+      <c r="B94" t="s">
+        <v>414</v>
+      </c>
+      <c r="C94" t="s">
+        <v>415</v>
+      </c>
+      <c r="D94" t="s">
         <v>416</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>417</v>
+      </c>
+      <c r="B95" t="s">
+        <v>418</v>
+      </c>
+      <c r="C95" t="s">
+        <v>419</v>
+      </c>
+      <c r="D95" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>421</v>
+      </c>
+      <c r="B96" t="s">
+        <v>422</v>
+      </c>
+      <c r="C96" t="s">
         <v>423</v>
       </c>
-      <c r="B96" t="s">
+      <c r="D96" t="s">
         <v>424</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>426</v>
+      </c>
+      <c r="B97" t="s">
+        <v>427</v>
+      </c>
+      <c r="C97" t="s">
         <v>428</v>
       </c>
-      <c r="B97" t="s">
+      <c r="D97" t="s">
+        <v>28</v>
+      </c>
+      <c r="E97" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>430</v>
+      </c>
+      <c r="B98" t="s">
+        <v>431</v>
+      </c>
+      <c r="C98" t="s">
+        <v>432</v>
+      </c>
+      <c r="D98" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" t="s">
         <v>433</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>434</v>
+      </c>
+      <c r="B99" t="s">
+        <v>435</v>
+      </c>
+      <c r="C99" t="s">
+        <v>436</v>
+      </c>
+      <c r="D99" t="s">
+        <v>28</v>
+      </c>
+      <c r="E99" t="s">
         <v>437</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>438</v>
+      </c>
+      <c r="B100" t="s">
+        <v>439</v>
+      </c>
+      <c r="C100" t="s">
+        <v>440</v>
+      </c>
+      <c r="D100" t="s">
         <v>441</v>
       </c>
-      <c r="B100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>445</v>
+        <v>28</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>442</v>
+      </c>
+      <c r="B101" t="s">
+        <v>443</v>
+      </c>
+      <c r="C101" t="s">
+        <v>444</v>
+      </c>
+      <c r="D101" t="s">
+        <v>445</v>
+      </c>
+      <c r="E101" t="s">
         <v>446</v>
-      </c>
-[...10 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>447</v>
+      </c>
+      <c r="B102" t="s">
+        <v>448</v>
+      </c>
+      <c r="C102" t="s">
+        <v>449</v>
+      </c>
+      <c r="D102" t="s">
         <v>450</v>
       </c>
-      <c r="B102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" t="s">
-        <v>453</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>451</v>
+      </c>
+      <c r="B103" t="s">
+        <v>452</v>
+      </c>
+      <c r="C103" t="s">
+        <v>453</v>
+      </c>
+      <c r="D103" t="s">
         <v>454</v>
       </c>
-      <c r="B103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" t="s">
-        <v>457</v>
+        <v>28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>455</v>
+      </c>
+      <c r="B104" t="s">
+        <v>456</v>
+      </c>
+      <c r="C104" t="s">
+        <v>457</v>
+      </c>
+      <c r="D104" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>459</v>
+      </c>
+      <c r="B105" t="s">
+        <v>460</v>
+      </c>
+      <c r="C105" t="s">
+        <v>461</v>
+      </c>
+      <c r="D105" t="s">
         <v>462</v>
       </c>
-      <c r="B105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>466</v>
+        <v>28</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B106" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C106" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="D106" t="s">
-        <v>470</v>
+        <v>68</v>
       </c>
       <c r="E106" t="s">
-        <v>28</v>
+        <v>466</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B107" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="C107" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D107" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>471</v>
+      </c>
+      <c r="B108" t="s">
+        <v>472</v>
+      </c>
+      <c r="C108" t="s">
+        <v>473</v>
+      </c>
+      <c r="D108" t="s">
+        <v>474</v>
+      </c>
+      <c r="E108" t="s">
         <v>475</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B109" t="s">
-        <v>480</v>
+        <v>35</v>
       </c>
       <c r="C109" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="D109" t="s">
-        <v>482</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
-        <v>28</v>
+        <v>478</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B110" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C110" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="D110" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>483</v>
+      </c>
+      <c r="B111" t="s">
+        <v>484</v>
+      </c>
+      <c r="C111" t="s">
+        <v>485</v>
+      </c>
+      <c r="D111" t="s">
+        <v>486</v>
+      </c>
+      <c r="E111" t="s">
         <v>487</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>488</v>
+      </c>
+      <c r="B112" t="s">
+        <v>489</v>
+      </c>
+      <c r="C112" t="s">
+        <v>490</v>
+      </c>
+      <c r="D112" t="s">
         <v>491</v>
       </c>
-      <c r="B112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" t="s">
-        <v>495</v>
+        <v>28</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B113" t="s">
-        <v>35</v>
+        <v>493</v>
       </c>
       <c r="C113" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D113" t="s">
-        <v>28</v>
+        <v>495</v>
       </c>
       <c r="E113" t="s">
-        <v>498</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>496</v>
+      </c>
+      <c r="B114" t="s">
+        <v>497</v>
+      </c>
+      <c r="C114" t="s">
+        <v>498</v>
+      </c>
+      <c r="D114" t="s">
         <v>499</v>
       </c>
-      <c r="B114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>502</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>500</v>
+      </c>
+      <c r="B115" t="s">
+        <v>501</v>
+      </c>
+      <c r="C115" t="s">
+        <v>502</v>
+      </c>
+      <c r="D115" t="s">
         <v>503</v>
       </c>
-      <c r="B115" t="s">
+      <c r="E115" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>505</v>
+      </c>
+      <c r="B116" t="s">
+        <v>506</v>
+      </c>
+      <c r="C116" t="s">
+        <v>507</v>
+      </c>
+      <c r="D116" t="s">
         <v>508</v>
       </c>
-      <c r="B116" t="s">
+      <c r="E116" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>510</v>
+      </c>
+      <c r="B117" t="s">
+        <v>511</v>
+      </c>
+      <c r="C117" t="s">
         <v>512</v>
       </c>
-      <c r="B117" t="s">
+      <c r="D117" t="s">
+        <v>28</v>
+      </c>
+      <c r="E117" t="s">
         <v>513</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>514</v>
+      </c>
+      <c r="B118" t="s">
+        <v>515</v>
+      </c>
+      <c r="C118" t="s">
         <v>516</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>517</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>519</v>
+      </c>
+      <c r="B119" t="s">
         <v>520</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>521</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>522</v>
       </c>
-      <c r="D119" t="s">
+      <c r="E119" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>524</v>
+      </c>
+      <c r="B120" t="s">
         <v>525</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>526</v>
       </c>
-      <c r="C120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="E120" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>527</v>
+      </c>
+      <c r="B121" t="s">
+        <v>528</v>
+      </c>
+      <c r="C121" t="s">
+        <v>529</v>
+      </c>
+      <c r="D121" t="s">
         <v>530</v>
       </c>
-      <c r="B121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>533</v>
+        <v>28</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>531</v>
+      </c>
+      <c r="B122" t="s">
+        <v>532</v>
+      </c>
+      <c r="C122" t="s">
+        <v>533</v>
+      </c>
+      <c r="D122" t="s">
         <v>534</v>
       </c>
-      <c r="B122" t="s">
+      <c r="E122" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>536</v>
+      </c>
+      <c r="B123" t="s">
+        <v>537</v>
+      </c>
+      <c r="C123" t="s">
+        <v>538</v>
+      </c>
+      <c r="D123" t="s">
         <v>539</v>
       </c>
-      <c r="B123" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>543</v>
+        <v>28</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B124" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C124" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D124" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E124" t="s">
-        <v>543</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>544</v>
+      </c>
+      <c r="B125" t="s">
+        <v>545</v>
+      </c>
+      <c r="C125" t="s">
+        <v>546</v>
+      </c>
+      <c r="D125" t="s">
         <v>547</v>
       </c>
-      <c r="B125" t="s">
+      <c r="E125" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>549</v>
+      </c>
+      <c r="B126" t="s">
+        <v>550</v>
+      </c>
+      <c r="C126" t="s">
         <v>551</v>
       </c>
-      <c r="B126" t="s">
+      <c r="D126" t="s">
         <v>552</v>
       </c>
-      <c r="C126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" t="s">
-        <v>555</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>553</v>
+      </c>
+      <c r="B127" t="s">
+        <v>554</v>
+      </c>
+      <c r="C127" t="s">
+        <v>555</v>
+      </c>
+      <c r="D127" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
       <c r="E127" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>557</v>
+      </c>
+      <c r="B128" t="s">
+        <v>558</v>
+      </c>
+      <c r="C128" t="s">
+        <v>559</v>
+      </c>
+      <c r="D128" t="s">
         <v>560</v>
       </c>
-      <c r="B128" t="s">
+      <c r="E128" t="s">
         <v>561</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>562</v>
+      </c>
+      <c r="B129" t="s">
+        <v>563</v>
+      </c>
+      <c r="C129" t="s">
         <v>564</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D129" t="s">
+        <v>28</v>
+      </c>
+      <c r="E129" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B130" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C130" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="D130" t="s">
-        <v>572</v>
+        <v>450</v>
       </c>
       <c r="E130" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B131" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C131" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="D131" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E131" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B132" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C132" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="D132" t="s">
-        <v>580</v>
+        <v>534</v>
       </c>
       <c r="E132" t="s">
-        <v>581</v>
+        <v>136</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B133" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C133" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="D133" t="s">
-        <v>28</v>
+        <v>534</v>
       </c>
       <c r="E133" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B134" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C134" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="D134" t="s">
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="E134" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="B135" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C135" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="D135" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="E135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B136" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="C136" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="D136" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E136" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B137" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C137" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="D137" t="s">
-        <v>554</v>
+        <v>594</v>
       </c>
       <c r="E137" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B138" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C138" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="D138" t="s">
-        <v>519</v>
+        <v>599</v>
       </c>
       <c r="E138" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>600</v>
+      </c>
+      <c r="B139" t="s">
+        <v>601</v>
+      </c>
+      <c r="C139" t="s">
+        <v>602</v>
+      </c>
+      <c r="D139" t="s">
         <v>603</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E139" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>604</v>
+      </c>
+      <c r="B140" t="s">
+        <v>605</v>
+      </c>
+      <c r="C140" t="s">
+        <v>606</v>
+      </c>
+      <c r="D140" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>610</v>
       </c>
       <c r="E140" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>608</v>
+      </c>
+      <c r="B141" t="s">
+        <v>609</v>
+      </c>
+      <c r="C141" t="s">
+        <v>610</v>
+      </c>
+      <c r="D141" t="s">
         <v>611</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>612</v>
+      </c>
+      <c r="B142" t="s">
+        <v>613</v>
+      </c>
+      <c r="C142" t="s">
         <v>614</v>
       </c>
-      <c r="B142" t="s">
+      <c r="D142" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>616</v>
+      </c>
+      <c r="B143" t="s">
+        <v>617</v>
+      </c>
+      <c r="C143" t="s">
         <v>618</v>
       </c>
-      <c r="B143" t="s">
+      <c r="D143" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="E143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>620</v>
+      </c>
+      <c r="B144" t="s">
+        <v>621</v>
+      </c>
+      <c r="C144" t="s">
         <v>622</v>
       </c>
-      <c r="B144" t="s">
+      <c r="D144" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
       <c r="E144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>624</v>
+      </c>
+      <c r="B145" t="s">
+        <v>625</v>
+      </c>
+      <c r="C145" t="s">
         <v>626</v>
       </c>
-      <c r="B145" t="s">
+      <c r="D145" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="E145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>628</v>
+      </c>
+      <c r="B146" t="s">
+        <v>629</v>
+      </c>
+      <c r="C146" t="s">
         <v>630</v>
       </c>
-      <c r="B146" t="s">
+      <c r="D146" t="s">
         <v>631</v>
       </c>
-      <c r="C146" t="s">
+      <c r="E146" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
+        <v>633</v>
+      </c>
+      <c r="B147" t="s">
         <v>634</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" t="s">
         <v>635</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>636</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" t="s">
-        <v>28</v>
-[...66 lines deleted...]
-      <c r="E151" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="B2" t="s">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="C2" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="D2" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>659</v>
+        <v>641</v>
       </c>
       <c r="B3" t="s">
-        <v>660</v>
+        <v>642</v>
       </c>
       <c r="C3" t="s">
-        <v>661</v>
+        <v>643</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>662</v>
+        <v>644</v>
       </c>
       <c r="B4" t="s">
-        <v>663</v>
+        <v>645</v>
       </c>
       <c r="C4" t="s">
-        <v>664</v>
+        <v>646</v>
       </c>
       <c r="D4" t="s">
-        <v>665</v>
+        <v>647</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>666</v>
+        <v>648</v>
       </c>
       <c r="B5" t="s">
-        <v>667</v>
+        <v>649</v>
       </c>
       <c r="C5" t="s">
-        <v>668</v>
+        <v>650</v>
       </c>
       <c r="D5" t="s">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="E5" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="B6" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="C6" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="D6" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
       <c r="E6" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
       <c r="B7" t="s">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="C7" t="s">
-        <v>678</v>
+        <v>660</v>
       </c>
       <c r="D7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="B8" t="s">
-        <v>681</v>
+        <v>663</v>
       </c>
       <c r="C8" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="D8" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="E8" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
       <c r="B9" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="C9" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="D9" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="E9" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>690</v>
+        <v>672</v>
       </c>
       <c r="B10" t="s">
-        <v>691</v>
+        <v>673</v>
       </c>
       <c r="C10" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="D10" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="E10" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>695</v>
+        <v>677</v>
       </c>
       <c r="B11" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="C11" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="D11" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>698</v>
+        <v>680</v>
       </c>
       <c r="B12" t="s">
-        <v>699</v>
+        <v>681</v>
       </c>
       <c r="C12" t="s">
-        <v>700</v>
+        <v>682</v>
       </c>
       <c r="D12" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>702</v>
+        <v>684</v>
       </c>
       <c r="B13" t="s">
-        <v>703</v>
+        <v>685</v>
       </c>
       <c r="C13" t="s">
-        <v>704</v>
+        <v>686</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>705</v>
+        <v>687</v>
       </c>
       <c r="B14" t="s">
-        <v>706</v>
+        <v>688</v>
       </c>
       <c r="C14" t="s">
-        <v>707</v>
+        <v>689</v>
       </c>
       <c r="D14" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="E14" t="s">
-        <v>708</v>
+        <v>690</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>709</v>
+        <v>691</v>
       </c>
       <c r="B15" t="s">
-        <v>710</v>
+        <v>692</v>
       </c>
       <c r="C15" t="s">
-        <v>711</v>
+        <v>693</v>
       </c>
       <c r="D15" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E15" t="s">
-        <v>712</v>
+        <v>694</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="B16" t="s">
-        <v>714</v>
+        <v>696</v>
       </c>
       <c r="C16" t="s">
-        <v>715</v>
+        <v>697</v>
       </c>
       <c r="D16" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="E16" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="B17" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="C17" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="D17" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="E17" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>721</v>
+        <v>703</v>
       </c>
       <c r="B18" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="C18" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
       <c r="D18" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="E18" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>725</v>
+        <v>707</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
-        <v>726</v>
+        <v>708</v>
       </c>
       <c r="D2" t="s">
-        <v>727</v>
+        <v>709</v>
       </c>
       <c r="E2" t="s">
-        <v>728</v>
+        <v>710</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>729</v>
+        <v>711</v>
       </c>
       <c r="B3" t="s">
-        <v>730</v>
+        <v>712</v>
       </c>
       <c r="C3" t="s">
-        <v>731</v>
+        <v>713</v>
       </c>
       <c r="D3" t="s">
-        <v>732</v>
+        <v>714</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>733</v>
+        <v>715</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>734</v>
+        <v>716</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>735</v>
+        <v>717</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>736</v>
+        <v>718</v>
       </c>
       <c r="B5" t="s">
-        <v>737</v>
+        <v>719</v>
       </c>
       <c r="C5" t="s">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>739</v>
+        <v>721</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="B6" t="s">
-        <v>741</v>
+        <v>723</v>
       </c>
       <c r="C6" t="s">
-        <v>742</v>
+        <v>724</v>
       </c>
       <c r="D6" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="E6" t="s">
-        <v>744</v>
+        <v>726</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>745</v>
+        <v>727</v>
       </c>
       <c r="B7" t="s">
-        <v>746</v>
+        <v>728</v>
       </c>
       <c r="C7" t="s">
-        <v>747</v>
+        <v>729</v>
       </c>
       <c r="D7" t="s">
-        <v>748</v>
+        <v>730</v>
       </c>
       <c r="E7" t="s">
-        <v>749</v>
+        <v>731</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>750</v>
+        <v>732</v>
       </c>
       <c r="B8" t="s">
-        <v>751</v>
+        <v>733</v>
       </c>
       <c r="C8" t="s">
-        <v>752</v>
+        <v>734</v>
       </c>
       <c r="D8" t="s">
-        <v>753</v>
+        <v>735</v>
       </c>
       <c r="E8" t="s">
-        <v>754</v>
+        <v>736</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>755</v>
+        <v>737</v>
       </c>
       <c r="B9" t="s">
-        <v>756</v>
+        <v>738</v>
       </c>
       <c r="C9" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>758</v>
+        <v>740</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>759</v>
+        <v>741</v>
       </c>
       <c r="B10" t="s">
-        <v>760</v>
+        <v>742</v>
       </c>
       <c r="C10" t="s">
-        <v>761</v>
+        <v>743</v>
       </c>
       <c r="D10" t="s">
-        <v>762</v>
+        <v>744</v>
       </c>
       <c r="E10" t="s">
-        <v>763</v>
+        <v>745</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>764</v>
+        <v>746</v>
       </c>
       <c r="B11" t="s">
-        <v>765</v>
+        <v>747</v>
       </c>
       <c r="C11" t="s">
-        <v>766</v>
+        <v>748</v>
       </c>
       <c r="D11" t="s">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>769</v>
+        <v>751</v>
       </c>
       <c r="D12" t="s">
-        <v>770</v>
+        <v>752</v>
       </c>
       <c r="E12" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="B13" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C13" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="D13" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="E13" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="B14" t="s">
-        <v>778</v>
+        <v>760</v>
       </c>
       <c r="C14" t="s">
-        <v>779</v>
+        <v>761</v>
       </c>
       <c r="D14" t="s">
-        <v>780</v>
+        <v>762</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>782</v>
+        <v>764</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>783</v>
+        <v>765</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>784</v>
+        <v>766</v>
       </c>
       <c r="B16" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="C16" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="D16" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="E16" t="s">
-        <v>788</v>
+        <v>770</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>789</v>
+        <v>771</v>
       </c>
       <c r="B17" t="s">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="C17" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="D17" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="E17" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>794</v>
+        <v>776</v>
       </c>
       <c r="B18" t="s">
-        <v>795</v>
+        <v>777</v>
       </c>
       <c r="C18" t="s">
-        <v>796</v>
+        <v>778</v>
       </c>
       <c r="D18" t="s">
-        <v>797</v>
+        <v>779</v>
       </c>
       <c r="E18" t="s">
-        <v>798</v>
+        <v>780</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>799</v>
+        <v>781</v>
       </c>
       <c r="B19" t="s">
-        <v>800</v>
+        <v>782</v>
       </c>
       <c r="C19" t="s">
-        <v>801</v>
+        <v>783</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>802</v>
+        <v>784</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>803</v>
+        <v>785</v>
       </c>
       <c r="B20" t="s">
-        <v>804</v>
+        <v>786</v>
       </c>
       <c r="C20" t="s">
-        <v>805</v>
+        <v>787</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>806</v>
+        <v>788</v>
       </c>
       <c r="B21" t="s">
-        <v>807</v>
+        <v>789</v>
       </c>
       <c r="C21" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="D21" t="s">
-        <v>809</v>
+        <v>791</v>
       </c>
       <c r="E21" t="s">
-        <v>810</v>
+        <v>792</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>811</v>
+        <v>793</v>
       </c>
       <c r="B22" t="s">
-        <v>812</v>
+        <v>794</v>
       </c>
       <c r="C22" t="s">
-        <v>813</v>
+        <v>795</v>
       </c>
       <c r="D22" t="s">
-        <v>814</v>
+        <v>796</v>
       </c>
       <c r="E22" t="s">
-        <v>815</v>
+        <v>797</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
       <c r="B23" t="s">
-        <v>817</v>
+        <v>799</v>
       </c>
       <c r="C23" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="D23" t="s">
-        <v>819</v>
+        <v>801</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
       <c r="B24" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
       <c r="C24" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="D24" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="E24" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="B25" t="s">
-        <v>826</v>
+        <v>808</v>
       </c>
       <c r="C25" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="D25" t="s">
-        <v>828</v>
+        <v>810</v>
       </c>
       <c r="E25" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>830</v>
+        <v>812</v>
       </c>
       <c r="B26" t="s">
-        <v>831</v>
+        <v>813</v>
       </c>
       <c r="C26" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="D26" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>834</v>
+        <v>816</v>
       </c>
       <c r="B27" t="s">
-        <v>835</v>
+        <v>817</v>
       </c>
       <c r="C27" t="s">
-        <v>836</v>
+        <v>818</v>
       </c>
       <c r="D27" t="s">
-        <v>837</v>
+        <v>819</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>838</v>
+        <v>820</v>
       </c>
       <c r="B28" t="s">
-        <v>839</v>
+        <v>821</v>
       </c>
       <c r="C28" t="s">
-        <v>840</v>
+        <v>822</v>
       </c>
       <c r="D28" t="s">
-        <v>841</v>
+        <v>823</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="B29" t="s">
-        <v>843</v>
+        <v>825</v>
       </c>
       <c r="C29" t="s">
-        <v>844</v>
+        <v>826</v>
       </c>
       <c r="D29" t="s">
-        <v>845</v>
+        <v>827</v>
       </c>
       <c r="E29" t="s">
-        <v>846</v>
+        <v>828</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>847</v>
+        <v>829</v>
       </c>
       <c r="B30" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="C30" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="D30" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="E30" t="s">
-        <v>851</v>
+        <v>833</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>852</v>
+        <v>834</v>
       </c>
       <c r="B31" t="s">
-        <v>853</v>
+        <v>835</v>
       </c>
       <c r="C31" t="s">
-        <v>854</v>
+        <v>836</v>
       </c>
       <c r="D31" t="s">
-        <v>855</v>
+        <v>837</v>
       </c>
       <c r="E31" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="B32" t="s">
-        <v>858</v>
+        <v>840</v>
       </c>
       <c r="C32" t="s">
-        <v>859</v>
+        <v>841</v>
       </c>
       <c r="D32" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="E32" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>862</v>
+        <v>844</v>
       </c>
       <c r="B33" t="s">
-        <v>863</v>
+        <v>845</v>
       </c>
       <c r="C33" t="s">
-        <v>864</v>
+        <v>846</v>
       </c>
       <c r="D33" t="s">
-        <v>865</v>
+        <v>847</v>
       </c>
       <c r="E33" t="s">
-        <v>866</v>
+        <v>848</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>867</v>
+        <v>849</v>
       </c>
       <c r="B34" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="C34" t="s">
-        <v>869</v>
+        <v>851</v>
       </c>
       <c r="D34" t="s">
-        <v>870</v>
+        <v>852</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>871</v>
+        <v>853</v>
       </c>
       <c r="B35" t="s">
-        <v>872</v>
+        <v>854</v>
       </c>
       <c r="C35" t="s">
-        <v>873</v>
+        <v>855</v>
       </c>
       <c r="D35" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>875</v>
+        <v>857</v>
       </c>
       <c r="B36" t="s">
-        <v>876</v>
+        <v>858</v>
       </c>
       <c r="C36" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="D36" t="s">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="B37" t="s">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="C37" t="s">
-        <v>881</v>
+        <v>863</v>
       </c>
       <c r="D37" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="B38" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="C38" t="s">
-        <v>884</v>
+        <v>866</v>
       </c>
       <c r="D38" t="s">
-        <v>885</v>
+        <v>867</v>
       </c>
       <c r="E38" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="B39" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="C39" t="s">
-        <v>889</v>
+        <v>871</v>
       </c>
       <c r="D39" t="s">
-        <v>890</v>
+        <v>872</v>
       </c>
       <c r="E39" t="s">
-        <v>891</v>
+        <v>873</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>892</v>
+        <v>874</v>
       </c>
       <c r="B40" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
       <c r="C40" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="D40" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
       <c r="E40" t="s">
-        <v>896</v>
+        <v>878</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="B41" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="C41" t="s">
-        <v>899</v>
+        <v>881</v>
       </c>
       <c r="D41" t="s">
-        <v>900</v>
+        <v>882</v>
       </c>
       <c r="E41" t="s">
-        <v>901</v>
+        <v>883</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="B42" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
       <c r="C42" t="s">
-        <v>904</v>
+        <v>886</v>
       </c>
       <c r="D42" t="s">
-        <v>905</v>
+        <v>887</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
       <c r="B43" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="C43" t="s">
-        <v>908</v>
+        <v>890</v>
       </c>
       <c r="D43" t="s">
-        <v>909</v>
+        <v>891</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>910</v>
+        <v>892</v>
       </c>
       <c r="B44" t="s">
-        <v>911</v>
+        <v>893</v>
       </c>
       <c r="C44" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="D44" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>914</v>
+        <v>896</v>
       </c>
       <c r="B45" t="s">
-        <v>915</v>
+        <v>897</v>
       </c>
       <c r="C45" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="D45" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>918</v>
+        <v>900</v>
       </c>
       <c r="B46" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="C46" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="D46" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="E46" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="B47" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="C47" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D47" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="E47" t="s">
-        <v>927</v>
+        <v>909</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>928</v>
+        <v>910</v>
       </c>
       <c r="B48" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="C48" t="s">
-        <v>930</v>
+        <v>912</v>
       </c>
       <c r="D48" t="s">
-        <v>762</v>
+        <v>744</v>
       </c>
       <c r="E48" t="s">
-        <v>763</v>
+        <v>745</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="B49" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
       <c r="C49" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="D49" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="E49" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="B50" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="C50" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="D50" t="s">
-        <v>939</v>
+        <v>921</v>
       </c>
       <c r="E50" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="B51" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="C51" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="D51" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="B52" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="C52" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="D52" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>949</v>
+        <v>931</v>
       </c>
       <c r="B53" t="s">
-        <v>950</v>
+        <v>932</v>
       </c>
       <c r="C53" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="D53" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="E53" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
       <c r="B54" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
       <c r="C54" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="D54" t="s">
-        <v>957</v>
+        <v>939</v>
       </c>
       <c r="E54" t="s">
-        <v>958</v>
+        <v>940</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>959</v>
+        <v>941</v>
       </c>
       <c r="B55" t="s">
-        <v>960</v>
+        <v>942</v>
       </c>
       <c r="C55" t="s">
-        <v>961</v>
+        <v>943</v>
       </c>
       <c r="D55" t="s">
-        <v>962</v>
+        <v>944</v>
       </c>
       <c r="E55" t="s">
-        <v>963</v>
+        <v>945</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>964</v>
+        <v>946</v>
       </c>
       <c r="B56" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="C56" t="s">
-        <v>966</v>
+        <v>948</v>
       </c>
       <c r="D56" t="s">
-        <v>967</v>
+        <v>949</v>
       </c>
       <c r="E56" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>969</v>
+        <v>951</v>
       </c>
       <c r="B57" t="s">
-        <v>970</v>
+        <v>952</v>
       </c>
       <c r="C57" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="D57" t="s">
-        <v>972</v>
+        <v>954</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>973</v>
+        <v>955</v>
       </c>
       <c r="B58" t="s">
-        <v>974</v>
+        <v>956</v>
       </c>
       <c r="C58" t="s">
-        <v>975</v>
+        <v>957</v>
       </c>
       <c r="D58" t="s">
-        <v>976</v>
+        <v>958</v>
       </c>
       <c r="E58" t="s">
-        <v>977</v>
+        <v>959</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>978</v>
+        <v>960</v>
       </c>
       <c r="B59" t="s">
-        <v>979</v>
+        <v>961</v>
       </c>
       <c r="C59" t="s">
-        <v>980</v>
+        <v>962</v>
       </c>
       <c r="D59" t="s">
-        <v>981</v>
+        <v>963</v>
       </c>
       <c r="E59" t="s">
-        <v>982</v>
+        <v>964</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>983</v>
+        <v>965</v>
       </c>
       <c r="B60" t="s">
-        <v>984</v>
+        <v>966</v>
       </c>
       <c r="C60" t="s">
-        <v>985</v>
+        <v>967</v>
       </c>
       <c r="D60" t="s">
-        <v>986</v>
+        <v>968</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>987</v>
+        <v>969</v>
       </c>
       <c r="B61" t="s">
-        <v>988</v>
+        <v>970</v>
       </c>
       <c r="C61" t="s">
-        <v>989</v>
+        <v>971</v>
       </c>
       <c r="D61" t="s">
-        <v>990</v>
+        <v>972</v>
       </c>
       <c r="E61" t="s">
-        <v>991</v>
+        <v>973</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>992</v>
+        <v>974</v>
       </c>
       <c r="B62" t="s">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="C62" t="s">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="D62" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>995</v>
+        <v>977</v>
       </c>
       <c r="B63" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="C63" t="s">
-        <v>997</v>
+        <v>979</v>
       </c>
       <c r="D63" t="s">
-        <v>998</v>
+        <v>980</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="B64" t="s">
-        <v>1000</v>
+        <v>982</v>
       </c>
       <c r="C64" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
       <c r="D64" t="s">
-        <v>1002</v>
+        <v>984</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="B65" t="s">
-        <v>1004</v>
+        <v>986</v>
       </c>
       <c r="C65" t="s">
-        <v>1005</v>
+        <v>987</v>
       </c>
       <c r="D65" t="s">
-        <v>1006</v>
+        <v>988</v>
       </c>
       <c r="E65" t="s">
-        <v>1007</v>
+        <v>989</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>1008</v>
+        <v>990</v>
       </c>
       <c r="B66" t="s">
-        <v>1009</v>
+        <v>991</v>
       </c>
       <c r="C66" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="D66" t="s">
-        <v>1011</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
-        <v>1012</v>
+        <v>993</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>1013</v>
+        <v>994</v>
       </c>
       <c r="B67" t="s">
-        <v>1014</v>
+        <v>995</v>
       </c>
       <c r="C67" t="s">
-        <v>1015</v>
+        <v>996</v>
       </c>
       <c r="D67" t="s">
         <v>28</v>
       </c>
       <c r="E67" t="s">
-        <v>1016</v>
+        <v>997</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>1017</v>
+        <v>998</v>
       </c>
       <c r="B68" t="s">
-        <v>1018</v>
+        <v>999</v>
       </c>
       <c r="C68" t="s">
-        <v>1019</v>
+        <v>1000</v>
       </c>
       <c r="D68" t="s">
-        <v>28</v>
+        <v>1001</v>
       </c>
       <c r="E68" t="s">
-        <v>1020</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="B69" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="C69" t="s">
-        <v>1023</v>
+        <v>1004</v>
       </c>
       <c r="D69" t="s">
-        <v>1024</v>
+        <v>1005</v>
       </c>
       <c r="E69" t="s">
-        <v>1025</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>1026</v>
+        <v>1007</v>
       </c>
       <c r="B70" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="C70" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="D70" t="s">
-        <v>1029</v>
+        <v>1010</v>
       </c>
       <c r="E70" t="s">
-        <v>28</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
       <c r="B71" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="C71" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="D71" t="s">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="E71" t="s">
-        <v>1034</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>1035</v>
+        <v>1016</v>
       </c>
       <c r="B72" t="s">
-        <v>1036</v>
+        <v>1017</v>
       </c>
       <c r="C72" t="s">
-        <v>1037</v>
+        <v>1018</v>
       </c>
       <c r="D72" t="s">
-        <v>1038</v>
+        <v>1019</v>
       </c>
       <c r="E72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>1039</v>
+        <v>1020</v>
       </c>
       <c r="B73" t="s">
-        <v>1040</v>
+        <v>1021</v>
       </c>
       <c r="C73" t="s">
-        <v>1041</v>
+        <v>1022</v>
       </c>
       <c r="D73" t="s">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="E73" t="s">
-        <v>1043</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>1044</v>
+        <v>1024</v>
       </c>
       <c r="B74" t="s">
-        <v>1045</v>
+        <v>1025</v>
       </c>
       <c r="C74" t="s">
-        <v>1046</v>
+        <v>1026</v>
       </c>
       <c r="D74" t="s">
-        <v>1047</v>
+        <v>424</v>
       </c>
       <c r="E74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>1048</v>
+        <v>1027</v>
       </c>
       <c r="B75" t="s">
-        <v>1049</v>
+        <v>1028</v>
       </c>
       <c r="C75" t="s">
-        <v>1050</v>
+        <v>1029</v>
       </c>
       <c r="D75" t="s">
-        <v>1051</v>
+        <v>1030</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>1052</v>
+        <v>1031</v>
       </c>
       <c r="B76" t="s">
-        <v>1053</v>
+        <v>1032</v>
       </c>
       <c r="C76" t="s">
-        <v>1054</v>
+        <v>1033</v>
       </c>
       <c r="D76" t="s">
-        <v>1055</v>
+        <v>1034</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>1056</v>
+        <v>1036</v>
       </c>
       <c r="B77" t="s">
-        <v>1057</v>
+        <v>1037</v>
       </c>
       <c r="C77" t="s">
-        <v>1058</v>
+        <v>1038</v>
       </c>
       <c r="D77" t="s">
-        <v>444</v>
+        <v>1039</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="B78" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="C78" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="D78" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>1063</v>
+        <v>1044</v>
       </c>
       <c r="B79" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
       <c r="C79" t="s">
-        <v>1065</v>
+        <v>1046</v>
       </c>
       <c r="D79" t="s">
-        <v>1066</v>
+        <v>1047</v>
       </c>
       <c r="E79" t="s">
-        <v>1067</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="B80" t="s">
-        <v>1069</v>
+        <v>1049</v>
       </c>
       <c r="C80" t="s">
-        <v>1070</v>
+        <v>1050</v>
       </c>
       <c r="D80" t="s">
-        <v>1071</v>
+        <v>1051</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>1072</v>
+        <v>1052</v>
       </c>
       <c r="B81" t="s">
-        <v>1073</v>
+        <v>1053</v>
       </c>
       <c r="C81" t="s">
-        <v>1074</v>
+        <v>1054</v>
       </c>
       <c r="D81" t="s">
-        <v>1075</v>
+        <v>1055</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="B82" t="s">
-        <v>1077</v>
+        <v>1057</v>
       </c>
       <c r="C82" t="s">
-        <v>1078</v>
+        <v>1058</v>
       </c>
       <c r="D82" t="s">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="E82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>1080</v>
+        <v>1060</v>
       </c>
       <c r="B83" t="s">
-        <v>1081</v>
+        <v>1061</v>
       </c>
       <c r="C83" t="s">
-        <v>1082</v>
+        <v>1062</v>
       </c>
       <c r="D83" t="s">
-        <v>1083</v>
+        <v>1063</v>
       </c>
       <c r="E83" t="s">
-        <v>28</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>1084</v>
+        <v>1065</v>
       </c>
       <c r="B84" t="s">
-        <v>1085</v>
+        <v>1066</v>
       </c>
       <c r="C84" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
       <c r="D84" t="s">
-        <v>1087</v>
+        <v>1068</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>1088</v>
+        <v>1069</v>
       </c>
       <c r="B85" t="s">
-        <v>1089</v>
+        <v>1070</v>
       </c>
       <c r="C85" t="s">
-        <v>1090</v>
+        <v>1071</v>
       </c>
       <c r="D85" t="s">
-        <v>1091</v>
+        <v>1072</v>
       </c>
       <c r="E85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="B86" t="s">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="C86" t="s">
-        <v>1094</v>
+        <v>1075</v>
       </c>
       <c r="D86" t="s">
-        <v>1095</v>
+        <v>1076</v>
       </c>
       <c r="E86" t="s">
-        <v>1096</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>1097</v>
+        <v>1078</v>
       </c>
       <c r="B87" t="s">
-        <v>1098</v>
+        <v>1079</v>
       </c>
       <c r="C87" t="s">
-        <v>1099</v>
+        <v>1080</v>
       </c>
       <c r="D87" t="s">
-        <v>1100</v>
+        <v>1081</v>
       </c>
       <c r="E87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>1101</v>
+        <v>1082</v>
       </c>
       <c r="B88" t="s">
-        <v>1102</v>
+        <v>1083</v>
       </c>
       <c r="C88" t="s">
-        <v>1103</v>
+        <v>1084</v>
       </c>
       <c r="D88" t="s">
-        <v>1104</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
-        <v>28</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>1105</v>
+        <v>1086</v>
       </c>
       <c r="B89" t="s">
-        <v>1106</v>
+        <v>1087</v>
       </c>
       <c r="C89" t="s">
-        <v>1107</v>
+        <v>1088</v>
       </c>
       <c r="D89" t="s">
-        <v>1108</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
-        <v>1109</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>1110</v>
+        <v>1090</v>
       </c>
       <c r="B90" t="s">
-        <v>1111</v>
+        <v>1091</v>
       </c>
       <c r="C90" t="s">
-        <v>1112</v>
+        <v>1092</v>
       </c>
       <c r="D90" t="s">
-        <v>1113</v>
+        <v>1093</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>1114</v>
+        <v>1094</v>
       </c>
       <c r="B91" t="s">
-        <v>1115</v>
+        <v>1095</v>
       </c>
       <c r="C91" t="s">
-        <v>1116</v>
+        <v>1096</v>
       </c>
       <c r="D91" t="s">
-        <v>28</v>
+        <v>1097</v>
       </c>
       <c r="E91" t="s">
-        <v>1117</v>
+        <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>1118</v>
+        <v>1098</v>
       </c>
       <c r="B92" t="s">
-        <v>1119</v>
+        <v>1099</v>
       </c>
       <c r="C92" t="s">
-        <v>1120</v>
+        <v>1100</v>
       </c>
       <c r="D92" t="s">
-        <v>28</v>
+        <v>1101</v>
       </c>
       <c r="E92" t="s">
-        <v>1121</v>
+        <v>28</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>1122</v>
+        <v>1102</v>
       </c>
       <c r="B93" t="s">
-        <v>1123</v>
+        <v>1103</v>
       </c>
       <c r="C93" t="s">
-        <v>1124</v>
+        <v>1104</v>
       </c>
       <c r="D93" t="s">
-        <v>1125</v>
+        <v>1105</v>
       </c>
       <c r="E93" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>1126</v>
+        <v>1106</v>
       </c>
       <c r="B94" t="s">
-        <v>1127</v>
+        <v>1107</v>
       </c>
       <c r="C94" t="s">
-        <v>1128</v>
+        <v>1108</v>
       </c>
       <c r="D94" t="s">
-        <v>1129</v>
+        <v>1109</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>1130</v>
+        <v>1110</v>
       </c>
       <c r="B95" t="s">
-        <v>1131</v>
+        <v>1111</v>
       </c>
       <c r="C95" t="s">
-        <v>1132</v>
+        <v>1112</v>
       </c>
       <c r="D95" t="s">
-        <v>1133</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
-        <v>28</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>1134</v>
+        <v>1113</v>
       </c>
       <c r="B96" t="s">
-        <v>1135</v>
+        <v>1114</v>
       </c>
       <c r="C96" t="s">
-        <v>1136</v>
+        <v>1115</v>
       </c>
       <c r="D96" t="s">
-        <v>1137</v>
+        <v>1116</v>
       </c>
       <c r="E96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>1138</v>
+        <v>1117</v>
       </c>
       <c r="B97" t="s">
-        <v>1139</v>
+        <v>1118</v>
       </c>
       <c r="C97" t="s">
-        <v>1140</v>
+        <v>1119</v>
       </c>
       <c r="D97" t="s">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>1142</v>
+        <v>1121</v>
       </c>
       <c r="B98" t="s">
-        <v>1143</v>
+        <v>1122</v>
       </c>
       <c r="C98" t="s">
-        <v>1144</v>
+        <v>1123</v>
       </c>
       <c r="D98" t="s">
-        <v>28</v>
+        <v>1124</v>
       </c>
       <c r="E98" t="s">
-        <v>1121</v>
+        <v>28</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>1145</v>
+        <v>1125</v>
       </c>
       <c r="B99" t="s">
-        <v>1146</v>
+        <v>1126</v>
       </c>
       <c r="C99" t="s">
-        <v>1147</v>
+        <v>1127</v>
       </c>
       <c r="D99" t="s">
-        <v>1148</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
-        <v>28</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>1149</v>
+        <v>1129</v>
       </c>
       <c r="B100" t="s">
-        <v>1150</v>
+        <v>1130</v>
       </c>
       <c r="C100" t="s">
-        <v>1151</v>
+        <v>1131</v>
       </c>
       <c r="D100" t="s">
-        <v>1152</v>
+        <v>1132</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>1153</v>
+        <v>1133</v>
       </c>
       <c r="B101" t="s">
-        <v>1154</v>
+        <v>1134</v>
       </c>
       <c r="C101" t="s">
-        <v>1155</v>
+        <v>1135</v>
       </c>
       <c r="D101" t="s">
-        <v>1156</v>
+        <v>1136</v>
       </c>
       <c r="E101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>1157</v>
+        <v>1137</v>
       </c>
       <c r="B102" t="s">
-        <v>1158</v>
+        <v>1138</v>
       </c>
       <c r="C102" t="s">
-        <v>1159</v>
+        <v>1139</v>
       </c>
       <c r="D102" t="s">
-        <v>28</v>
+        <v>1140</v>
       </c>
       <c r="E102" t="s">
-        <v>1160</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>1161</v>
+        <v>1141</v>
       </c>
       <c r="B103" t="s">
-        <v>1162</v>
+        <v>1142</v>
       </c>
       <c r="C103" t="s">
-        <v>1163</v>
+        <v>1143</v>
       </c>
       <c r="D103" t="s">
-        <v>1164</v>
+        <v>1144</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>1165</v>
+        <v>1145</v>
       </c>
       <c r="B104" t="s">
-        <v>1166</v>
+        <v>1146</v>
       </c>
       <c r="C104" t="s">
-        <v>1167</v>
+        <v>1147</v>
       </c>
       <c r="D104" t="s">
-        <v>1168</v>
+        <v>1148</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>1169</v>
+        <v>1149</v>
       </c>
       <c r="B105" t="s">
-        <v>1170</v>
+        <v>1150</v>
       </c>
       <c r="C105" t="s">
-        <v>1171</v>
+        <v>1151</v>
       </c>
       <c r="D105" t="s">
-        <v>1172</v>
+        <v>1152</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>1173</v>
+        <v>1153</v>
       </c>
       <c r="B106" t="s">
-        <v>1174</v>
+        <v>1154</v>
       </c>
       <c r="C106" t="s">
-        <v>1175</v>
+        <v>1155</v>
       </c>
       <c r="D106" t="s">
-        <v>1176</v>
+        <v>1156</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>1177</v>
+        <v>1157</v>
       </c>
       <c r="B107" t="s">
-        <v>1178</v>
+        <v>1158</v>
       </c>
       <c r="C107" t="s">
-        <v>1179</v>
+        <v>1159</v>
       </c>
       <c r="D107" t="s">
-        <v>1180</v>
+        <v>1160</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>1181</v>
+        <v>1161</v>
       </c>
       <c r="B108" t="s">
-        <v>1182</v>
+        <v>1162</v>
       </c>
       <c r="C108" t="s">
-        <v>1183</v>
+        <v>1163</v>
       </c>
       <c r="D108" t="s">
-        <v>1184</v>
+        <v>1164</v>
       </c>
       <c r="E108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>1185</v>
+        <v>1165</v>
       </c>
       <c r="B109" t="s">
-        <v>1186</v>
+        <v>1166</v>
       </c>
       <c r="C109" t="s">
-        <v>1187</v>
+        <v>1167</v>
       </c>
       <c r="D109" t="s">
-        <v>1188</v>
+        <v>1168</v>
       </c>
       <c r="E109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>1189</v>
+        <v>1169</v>
       </c>
       <c r="B110" t="s">
-        <v>1190</v>
+        <v>1170</v>
       </c>
       <c r="C110" t="s">
-        <v>1191</v>
+        <v>1171</v>
       </c>
       <c r="D110" t="s">
-        <v>1192</v>
+        <v>1172</v>
       </c>
       <c r="E110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>1193</v>
+        <v>1173</v>
       </c>
       <c r="B111" t="s">
-        <v>1194</v>
+        <v>1174</v>
       </c>
       <c r="C111" t="s">
-        <v>1195</v>
+        <v>1175</v>
       </c>
       <c r="D111" t="s">
-        <v>1196</v>
+        <v>1176</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>1197</v>
+        <v>1177</v>
       </c>
       <c r="B112" t="s">
-        <v>1198</v>
+        <v>1178</v>
       </c>
       <c r="C112" t="s">
-        <v>1199</v>
+        <v>1179</v>
       </c>
       <c r="D112" t="s">
-        <v>1200</v>
+        <v>1180</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>1201</v>
+        <v>1181</v>
       </c>
       <c r="B113" t="s">
-        <v>1202</v>
+        <v>1182</v>
       </c>
       <c r="C113" t="s">
-        <v>1203</v>
+        <v>1183</v>
       </c>
       <c r="D113" t="s">
-        <v>1204</v>
+        <v>1184</v>
       </c>
       <c r="E113" t="s">
-        <v>28</v>
-[...50 lines deleted...]
-        <v>1217</v>
+        <v>1185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>1218</v>
+        <v>1186</v>
       </c>
       <c r="B2" t="s">
-        <v>1219</v>
+        <v>1187</v>
       </c>
       <c r="C2" t="s">
-        <v>1220</v>
+        <v>1188</v>
       </c>
       <c r="D2" t="s">
-        <v>762</v>
+        <v>744</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>1221</v>
+        <v>1189</v>
       </c>
       <c r="B3" t="s">
-        <v>1222</v>
+        <v>1190</v>
       </c>
       <c r="C3" t="s">
-        <v>1223</v>
+        <v>1191</v>
       </c>
       <c r="D3" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="E3" t="s">
-        <v>1224</v>
+        <v>1192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 