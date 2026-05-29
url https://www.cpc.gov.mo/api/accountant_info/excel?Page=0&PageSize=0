--- v1 (2026-04-02)
+++ v2 (2026-05-29)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="執業會計師" sheetId="1" r:id="rId3"/>
     <sheet name="會計師事務所" sheetId="2" r:id="rId4"/>
     <sheet name="提供會計和稅務服務的會計師" sheetId="3" r:id="rId5"/>
     <sheet name="提供會計和稅務服務的會計公司" sheetId="4" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1405" uniqueCount="1193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1395" uniqueCount="1184">
   <si>
     <t xml:space="preserve">lic_no</t>
   </si>
   <si>
     <t xml:space="preserve">zh_name</t>
   </si>
   <si>
     <t xml:space="preserve">pt_name</t>
   </si>
   <si>
     <t xml:space="preserve">zh_address</t>
   </si>
   <si>
     <t xml:space="preserve">pt_address</t>
   </si>
   <si>
     <t xml:space="preserve">P0005</t>
   </si>
   <si>
     <t xml:space="preserve">鮑文輝</t>
   </si>
   <si>
     <t xml:space="preserve">BASILIO MANUEL VISEU</t>
   </si>
   <si>
@@ -255,65 +255,50 @@
   <si>
     <t xml:space="preserve">P0153</t>
   </si>
   <si>
     <t xml:space="preserve">鄧君明</t>
   </si>
   <si>
     <t xml:space="preserve">TANG KUAN MENG JOSÉ</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路429號南灣商業中心19樓</t>
   </si>
   <si>
     <t xml:space="preserve">Avenida da Praia Grande nº 429 Edf. Praia Grande Comercial Centro, 19º andar, Macau</t>
   </si>
   <si>
     <t xml:space="preserve">P0165</t>
   </si>
   <si>
     <t xml:space="preserve">李慕士</t>
   </si>
   <si>
     <t xml:space="preserve">DE LEMOS MÁRIO CORRÊA</t>
   </si>
   <si>
-    <t xml:space="preserve">P0167</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">P0177</t>
   </si>
   <si>
     <t xml:space="preserve">謝孝衍</t>
   </si>
   <si>
     <t xml:space="preserve">TSE HAU YIN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路429號南灣商業中心9樓902室</t>
   </si>
   <si>
     <t xml:space="preserve">P0179</t>
   </si>
   <si>
     <t xml:space="preserve">楊才堅</t>
   </si>
   <si>
     <t xml:space="preserve">IEONG CHOI KIN</t>
   </si>
   <si>
     <t xml:space="preserve">澳門宋玉生廣場335-341號獲多利大廈14樓Q-T</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda Dr. Carlos d' Assumpção, no 335-341, Edificio "Hot Line", 14 andar Q-T, Macau</t>
@@ -3448,62 +3433,50 @@
     <t xml:space="preserve">澳門木橋街橋洲大廈五樓A座</t>
   </si>
   <si>
     <t xml:space="preserve">T0974</t>
   </si>
   <si>
     <t xml:space="preserve">陳蝶柳</t>
   </si>
   <si>
     <t xml:space="preserve">CHAN TIP LAO</t>
   </si>
   <si>
     <t xml:space="preserve">澳門宋玉生廣場180號東南亞商業中心12A</t>
   </si>
   <si>
     <t xml:space="preserve">T0975</t>
   </si>
   <si>
     <t xml:space="preserve">陳蝶娜</t>
   </si>
   <si>
     <t xml:space="preserve">CHAN TIP NA</t>
   </si>
   <si>
     <t xml:space="preserve">澳門南灣大馬路818號財神FBC商業中心20樓E.F房</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">澳門永寧廣場228號海景園第1座22樓A</t>
   </si>
   <si>
     <t xml:space="preserve">T0979</t>
   </si>
   <si>
     <t xml:space="preserve">許建濱</t>
   </si>
   <si>
     <t xml:space="preserve">XU JIANBIN</t>
   </si>
   <si>
     <t xml:space="preserve">青洲大馬路清洲新路逸麗花園第二座偉華閣22-P</t>
   </si>
   <si>
     <t xml:space="preserve">T0990</t>
   </si>
   <si>
     <t xml:space="preserve">柴未明</t>
   </si>
   <si>
     <t xml:space="preserve">CHAI WEIMING</t>
   </si>
   <si>
     <t xml:space="preserve">澳門友誼大馬路555號置地酒店辦公樓1207室</t>
   </si>
@@ -3965,340 +3938,340 @@
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>86</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>87</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21" t="s">
         <v>92</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>95</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>99</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>100</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>110</v>
       </c>
       <c r="C26" t="s">
         <v>111</v>
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>115</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>119</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>120</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="s">
         <v>124</v>
       </c>
       <c r="D29" t="s">
         <v>125</v>
       </c>
       <c r="E29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>128</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>133</v>
       </c>
       <c r="C31" t="s">
         <v>134</v>
       </c>
       <c r="D31" t="s">
         <v>135</v>
       </c>
       <c r="E31" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
         <v>137</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>138</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>139</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>142</v>
       </c>
       <c r="C33" t="s">
         <v>143</v>
       </c>
       <c r="D33" t="s">
         <v>144</v>
       </c>
       <c r="E33" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>147</v>
       </c>
       <c r="C34" t="s">
         <v>148</v>
       </c>
       <c r="D34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
         <v>151</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>152</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>153</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>156</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>157</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>160</v>
       </c>
       <c r="C37" t="s">
         <v>161</v>
       </c>
       <c r="D37" t="s">
         <v>162</v>
       </c>
       <c r="E37" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>165</v>
@@ -4322,286 +4295,286 @@
       </c>
       <c r="C39" t="s">
         <v>171</v>
       </c>
       <c r="D39" t="s">
         <v>172</v>
       </c>
       <c r="E39" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>175</v>
       </c>
       <c r="C40" t="s">
         <v>176</v>
       </c>
       <c r="D40" t="s">
         <v>177</v>
       </c>
       <c r="E40" t="s">
-        <v>178</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
         <v>179</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>180</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" t="s">
         <v>183</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>184</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>185</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>187</v>
       </c>
       <c r="B43" t="s">
         <v>188</v>
       </c>
       <c r="C43" t="s">
         <v>189</v>
       </c>
       <c r="D43" t="s">
         <v>190</v>
       </c>
       <c r="E43" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
         <v>192</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>193</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>194</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>196</v>
       </c>
       <c r="B45" t="s">
         <v>197</v>
       </c>
       <c r="C45" t="s">
         <v>198</v>
       </c>
       <c r="D45" t="s">
         <v>199</v>
       </c>
       <c r="E45" t="s">
-        <v>200</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>200</v>
+      </c>
+      <c r="B46" t="s">
         <v>201</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>202</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" t="s">
         <v>205</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>206</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>207</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>209</v>
       </c>
       <c r="B48" t="s">
         <v>210</v>
       </c>
       <c r="C48" t="s">
         <v>211</v>
       </c>
       <c r="D48" t="s">
         <v>212</v>
       </c>
       <c r="E48" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>214</v>
       </c>
       <c r="B49" t="s">
         <v>215</v>
       </c>
       <c r="C49" t="s">
         <v>216</v>
       </c>
       <c r="D49" t="s">
         <v>217</v>
       </c>
       <c r="E49" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>219</v>
       </c>
       <c r="B50" t="s">
         <v>220</v>
       </c>
       <c r="C50" t="s">
         <v>221</v>
       </c>
       <c r="D50" t="s">
         <v>222</v>
       </c>
       <c r="E50" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B51" t="s">
         <v>224</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>225</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>226</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>228</v>
       </c>
       <c r="B52" t="s">
         <v>229</v>
       </c>
       <c r="C52" t="s">
         <v>230</v>
       </c>
       <c r="D52" t="s">
         <v>231</v>
       </c>
       <c r="E52" t="s">
-        <v>232</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>232</v>
+      </c>
+      <c r="B53" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" t="s">
         <v>233</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" t="s">
+        <v>236</v>
+      </c>
+      <c r="C54" t="s">
         <v>237</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>240</v>
       </c>
       <c r="B55" t="s">
         <v>241</v>
       </c>
       <c r="C55" t="s">
         <v>242</v>
       </c>
       <c r="D55" t="s">
         <v>243</v>
       </c>
       <c r="E55" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>245</v>
@@ -4611,150 +4584,150 @@
       </c>
       <c r="C56" t="s">
         <v>247</v>
       </c>
       <c r="D56" t="s">
         <v>248</v>
       </c>
       <c r="E56" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>250</v>
       </c>
       <c r="B57" t="s">
         <v>251</v>
       </c>
       <c r="C57" t="s">
         <v>252</v>
       </c>
       <c r="D57" t="s">
         <v>253</v>
       </c>
       <c r="E57" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>254</v>
+      </c>
+      <c r="B58" t="s">
         <v>255</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>256</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>257</v>
       </c>
-      <c r="D58" t="s">
+      <c r="E58" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>259</v>
       </c>
       <c r="B59" t="s">
         <v>260</v>
       </c>
       <c r="C59" t="s">
         <v>261</v>
       </c>
       <c r="D59" t="s">
         <v>262</v>
       </c>
       <c r="E59" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>263</v>
+      </c>
+      <c r="B60" t="s">
         <v>264</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>265</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>266</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>268</v>
       </c>
       <c r="B61" t="s">
         <v>269</v>
       </c>
       <c r="C61" t="s">
         <v>270</v>
       </c>
       <c r="D61" t="s">
         <v>271</v>
       </c>
       <c r="E61" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>273</v>
       </c>
       <c r="B62" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" t="s">
         <v>274</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>28</v>
+      </c>
+      <c r="E62" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>276</v>
+      </c>
+      <c r="B63" t="s">
+        <v>277</v>
+      </c>
+      <c r="C63" t="s">
         <v>278</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>281</v>
       </c>
       <c r="B64" t="s">
         <v>282</v>
       </c>
       <c r="C64" t="s">
         <v>283</v>
       </c>
       <c r="D64" t="s">
         <v>284</v>
       </c>
       <c r="E64" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>286</v>
@@ -4778,170 +4751,170 @@
       </c>
       <c r="B66" t="s">
         <v>292</v>
       </c>
       <c r="C66" t="s">
         <v>293</v>
       </c>
       <c r="D66" t="s">
         <v>294</v>
       </c>
       <c r="E66" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>296</v>
       </c>
       <c r="B67" t="s">
         <v>297</v>
       </c>
       <c r="C67" t="s">
         <v>298</v>
       </c>
       <c r="D67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>300</v>
+      </c>
+      <c r="B68" t="s">
         <v>301</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>302</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>305</v>
       </c>
       <c r="B69" t="s">
         <v>306</v>
       </c>
       <c r="C69" t="s">
         <v>307</v>
       </c>
       <c r="D69" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
-        <v>309</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>308</v>
+      </c>
+      <c r="B70" t="s">
+        <v>309</v>
+      </c>
+      <c r="C70" t="s">
         <v>310</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>312</v>
+      </c>
+      <c r="B71" t="s">
         <v>313</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>314</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>315</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>317</v>
       </c>
       <c r="B72" t="s">
         <v>318</v>
       </c>
       <c r="C72" t="s">
         <v>319</v>
       </c>
       <c r="D72" t="s">
-        <v>320</v>
+        <v>222</v>
       </c>
       <c r="E72" t="s">
-        <v>321</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>320</v>
+      </c>
+      <c r="B73" t="s">
+        <v>35</v>
+      </c>
+      <c r="C73" t="s">
+        <v>321</v>
+      </c>
+      <c r="D73" t="s">
+        <v>28</v>
+      </c>
+      <c r="E73" t="s">
         <v>322</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>323</v>
+      </c>
+      <c r="B74" t="s">
+        <v>324</v>
+      </c>
+      <c r="C74" t="s">
         <v>325</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>328</v>
       </c>
       <c r="B75" t="s">
         <v>329</v>
       </c>
       <c r="C75" t="s">
         <v>330</v>
       </c>
       <c r="D75" t="s">
         <v>331</v>
       </c>
       <c r="E75" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>333</v>
@@ -4985,3524 +4958,3490 @@
       </c>
       <c r="C78" t="s">
         <v>345</v>
       </c>
       <c r="D78" t="s">
         <v>346</v>
       </c>
       <c r="E78" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>348</v>
       </c>
       <c r="B79" t="s">
         <v>349</v>
       </c>
       <c r="C79" t="s">
         <v>350</v>
       </c>
       <c r="D79" t="s">
         <v>351</v>
       </c>
       <c r="E79" t="s">
-        <v>352</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>352</v>
+      </c>
+      <c r="B80" t="s">
         <v>353</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>354</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>355</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>357</v>
       </c>
       <c r="B81" t="s">
         <v>358</v>
       </c>
       <c r="C81" t="s">
         <v>359</v>
       </c>
       <c r="D81" t="s">
         <v>360</v>
       </c>
       <c r="E81" t="s">
-        <v>361</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>361</v>
+      </c>
+      <c r="B82" t="s">
         <v>362</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>363</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>364</v>
       </c>
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>366</v>
       </c>
       <c r="B83" t="s">
         <v>367</v>
       </c>
       <c r="C83" t="s">
         <v>368</v>
       </c>
       <c r="D83" t="s">
         <v>369</v>
       </c>
       <c r="E83" t="s">
-        <v>370</v>
+        <v>28</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>370</v>
+      </c>
+      <c r="B84" t="s">
         <v>371</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>372</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>373</v>
       </c>
-      <c r="D84" t="s">
+      <c r="E84" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>375</v>
       </c>
       <c r="B85" t="s">
         <v>376</v>
       </c>
       <c r="C85" t="s">
         <v>377</v>
       </c>
       <c r="D85" t="s">
         <v>378</v>
       </c>
       <c r="E85" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>380</v>
       </c>
       <c r="B86" t="s">
         <v>381</v>
       </c>
       <c r="C86" t="s">
         <v>382</v>
       </c>
       <c r="D86" t="s">
         <v>383</v>
       </c>
       <c r="E86" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>385</v>
       </c>
       <c r="B87" t="s">
         <v>386</v>
       </c>
       <c r="C87" t="s">
         <v>387</v>
       </c>
       <c r="D87" t="s">
-        <v>388</v>
+        <v>112</v>
       </c>
       <c r="E87" t="s">
-        <v>389</v>
+        <v>28</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>388</v>
+      </c>
+      <c r="B88" t="s">
+        <v>389</v>
+      </c>
+      <c r="C88" t="s">
         <v>390</v>
       </c>
-      <c r="B88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>117</v>
+        <v>177</v>
       </c>
       <c r="E88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>391</v>
+      </c>
+      <c r="B89" t="s">
+        <v>392</v>
+      </c>
+      <c r="C89" t="s">
         <v>393</v>
       </c>
-      <c r="B89" t="s">
+      <c r="D89" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>395</v>
+      </c>
+      <c r="B90" t="s">
         <v>396</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>397</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>398</v>
+      </c>
+      <c r="B91" t="s">
+        <v>399</v>
+      </c>
+      <c r="C91" t="s">
         <v>400</v>
       </c>
-      <c r="B91" t="s">
+      <c r="D91" t="s">
         <v>401</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>403</v>
       </c>
       <c r="B92" t="s">
         <v>404</v>
       </c>
       <c r="C92" t="s">
         <v>405</v>
       </c>
       <c r="D92" t="s">
         <v>406</v>
       </c>
       <c r="E92" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>408</v>
       </c>
       <c r="B93" t="s">
         <v>409</v>
       </c>
       <c r="C93" t="s">
         <v>410</v>
       </c>
       <c r="D93" t="s">
         <v>411</v>
       </c>
       <c r="E93" t="s">
-        <v>412</v>
+        <v>28</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>412</v>
+      </c>
+      <c r="B94" t="s">
         <v>413</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>414</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>416</v>
+      </c>
+      <c r="B95" t="s">
         <v>417</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>418</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>419</v>
       </c>
-      <c r="D95" t="s">
+      <c r="E95" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>421</v>
       </c>
       <c r="B96" t="s">
         <v>422</v>
       </c>
       <c r="C96" t="s">
         <v>423</v>
       </c>
       <c r="D96" t="s">
+        <v>28</v>
+      </c>
+      <c r="E96" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>425</v>
+      </c>
+      <c r="B97" t="s">
         <v>426</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>427</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>28</v>
+      </c>
+      <c r="E97" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>429</v>
+      </c>
+      <c r="B98" t="s">
         <v>430</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>431</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>433</v>
+      </c>
+      <c r="B99" t="s">
         <v>434</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>435</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>436</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" t="s">
-        <v>437</v>
+        <v>28</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>437</v>
+      </c>
+      <c r="B100" t="s">
         <v>438</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>439</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>440</v>
       </c>
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>442</v>
       </c>
       <c r="B101" t="s">
         <v>443</v>
       </c>
       <c r="C101" t="s">
         <v>444</v>
       </c>
       <c r="D101" t="s">
         <v>445</v>
       </c>
       <c r="E101" t="s">
-        <v>446</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>446</v>
+      </c>
+      <c r="B102" t="s">
         <v>447</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>448</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>450</v>
+      </c>
+      <c r="B103" t="s">
         <v>451</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>452</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>454</v>
+      </c>
+      <c r="B104" t="s">
         <v>455</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>456</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>458</v>
+      </c>
+      <c r="B105" t="s">
         <v>459</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>460</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E105" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>462</v>
+      </c>
+      <c r="B106" t="s">
         <v>463</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>464</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>465</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>466</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>466</v>
+      </c>
+      <c r="B107" t="s">
         <v>467</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>468</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>469</v>
       </c>
-      <c r="D107" t="s">
+      <c r="E107" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>471</v>
       </c>
       <c r="B108" t="s">
+        <v>35</v>
+      </c>
+      <c r="C108" t="s">
         <v>472</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>28</v>
+      </c>
+      <c r="E108" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>474</v>
+      </c>
+      <c r="B109" t="s">
+        <v>475</v>
+      </c>
+      <c r="C109" t="s">
         <v>476</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>28</v>
+      </c>
+      <c r="E109" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>478</v>
+      </c>
+      <c r="B110" t="s">
         <v>479</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>480</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>483</v>
       </c>
       <c r="B111" t="s">
         <v>484</v>
       </c>
       <c r="C111" t="s">
         <v>485</v>
       </c>
       <c r="D111" t="s">
         <v>486</v>
       </c>
       <c r="E111" t="s">
-        <v>487</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>487</v>
+      </c>
+      <c r="B112" t="s">
         <v>488</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>489</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>491</v>
+      </c>
+      <c r="B113" t="s">
         <v>492</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>493</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>495</v>
+      </c>
+      <c r="B114" t="s">
         <v>496</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>497</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>498</v>
       </c>
-      <c r="D114" t="s">
+      <c r="E114" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>500</v>
       </c>
       <c r="B115" t="s">
         <v>501</v>
       </c>
       <c r="C115" t="s">
         <v>502</v>
       </c>
       <c r="D115" t="s">
         <v>503</v>
       </c>
       <c r="E115" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>505</v>
       </c>
       <c r="B116" t="s">
         <v>506</v>
       </c>
       <c r="C116" t="s">
         <v>507</v>
       </c>
       <c r="D116" t="s">
+        <v>28</v>
+      </c>
+      <c r="E116" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>509</v>
+      </c>
+      <c r="B117" t="s">
         <v>510</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>511</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>514</v>
       </c>
       <c r="B118" t="s">
         <v>515</v>
       </c>
       <c r="C118" t="s">
         <v>516</v>
       </c>
       <c r="D118" t="s">
         <v>517</v>
       </c>
       <c r="E118" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>519</v>
       </c>
       <c r="B119" t="s">
         <v>520</v>
       </c>
       <c r="C119" t="s">
         <v>521</v>
       </c>
       <c r="D119" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="E119" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>522</v>
+      </c>
+      <c r="B120" t="s">
+        <v>523</v>
+      </c>
+      <c r="C120" t="s">
         <v>524</v>
       </c>
-      <c r="B120" t="s">
+      <c r="D120" t="s">
         <v>525</v>
       </c>
-      <c r="C120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" t="s">
-        <v>523</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>526</v>
+      </c>
+      <c r="B121" t="s">
         <v>527</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>528</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>529</v>
       </c>
-      <c r="D121" t="s">
+      <c r="E121" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>531</v>
       </c>
       <c r="B122" t="s">
         <v>532</v>
       </c>
       <c r="C122" t="s">
         <v>533</v>
       </c>
       <c r="D122" t="s">
         <v>534</v>
       </c>
       <c r="E122" t="s">
-        <v>535</v>
+        <v>28</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>535</v>
+      </c>
+      <c r="B123" t="s">
         <v>536</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>537</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E123" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>539</v>
+      </c>
+      <c r="B124" t="s">
         <v>540</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>541</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>542</v>
       </c>
-      <c r="D124" t="s">
+      <c r="E124" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>544</v>
       </c>
       <c r="B125" t="s">
         <v>545</v>
       </c>
       <c r="C125" t="s">
         <v>546</v>
       </c>
       <c r="D125" t="s">
         <v>547</v>
       </c>
       <c r="E125" t="s">
-        <v>548</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>548</v>
+      </c>
+      <c r="B126" t="s">
         <v>549</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>550</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E126" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>552</v>
+      </c>
+      <c r="B127" t="s">
         <v>553</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>554</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>555</v>
       </c>
-      <c r="D127" t="s">
+      <c r="E127" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>557</v>
       </c>
       <c r="B128" t="s">
         <v>558</v>
       </c>
       <c r="C128" t="s">
         <v>559</v>
       </c>
       <c r="D128" t="s">
+        <v>28</v>
+      </c>
+      <c r="E128" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>561</v>
+      </c>
+      <c r="B129" t="s">
         <v>562</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>563</v>
       </c>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" t="s">
-        <v>28</v>
+        <v>445</v>
       </c>
       <c r="E129" t="s">
-        <v>565</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>564</v>
+      </c>
+      <c r="B130" t="s">
+        <v>565</v>
+      </c>
+      <c r="C130" t="s">
         <v>566</v>
       </c>
-      <c r="B130" t="s">
+      <c r="D130" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E130" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>568</v>
+      </c>
+      <c r="B131" t="s">
         <v>569</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>570</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" t="s">
-        <v>572</v>
+        <v>529</v>
       </c>
       <c r="E131" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>571</v>
+      </c>
+      <c r="B132" t="s">
+        <v>572</v>
+      </c>
+      <c r="C132" t="s">
         <v>573</v>
       </c>
-      <c r="B132" t="s">
+      <c r="D132" t="s">
+        <v>529</v>
+      </c>
+      <c r="E132" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>575</v>
+      </c>
+      <c r="B133" t="s">
         <v>576</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>577</v>
       </c>
-      <c r="C133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" t="s">
-        <v>534</v>
+        <v>494</v>
       </c>
       <c r="E133" t="s">
-        <v>579</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>578</v>
+      </c>
+      <c r="B134" t="s">
+        <v>579</v>
+      </c>
+      <c r="C134" t="s">
         <v>580</v>
       </c>
-      <c r="B134" t="s">
+      <c r="D134" t="s">
         <v>581</v>
-      </c>
-[...4 lines deleted...]
-        <v>499</v>
       </c>
       <c r="E134" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>582</v>
+      </c>
+      <c r="B135" t="s">
         <v>583</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>584</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>586</v>
+      </c>
+      <c r="B136" t="s">
         <v>587</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>588</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>589</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>591</v>
       </c>
       <c r="B137" t="s">
         <v>592</v>
       </c>
       <c r="C137" t="s">
         <v>593</v>
       </c>
       <c r="D137" t="s">
         <v>594</v>
       </c>
       <c r="E137" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>595</v>
+      </c>
+      <c r="B138" t="s">
         <v>596</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
         <v>597</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E138" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>599</v>
+      </c>
+      <c r="B139" t="s">
         <v>600</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>601</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E139" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>603</v>
+      </c>
+      <c r="B140" t="s">
         <v>604</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" t="s">
         <v>605</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="E140" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>607</v>
+      </c>
+      <c r="B141" t="s">
         <v>608</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>609</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>611</v>
+      </c>
+      <c r="B142" t="s">
         <v>612</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>613</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>615</v>
+      </c>
+      <c r="B143" t="s">
         <v>616</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>617</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="E143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>619</v>
+      </c>
+      <c r="B144" t="s">
         <v>620</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>621</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>623</v>
+      </c>
+      <c r="B145" t="s">
         <v>624</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>625</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>626</v>
       </c>
-      <c r="D145" t="s">
+      <c r="E145" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>628</v>
       </c>
       <c r="B146" t="s">
         <v>629</v>
       </c>
       <c r="C146" t="s">
         <v>630</v>
       </c>
       <c r="D146" t="s">
         <v>631</v>
       </c>
       <c r="E146" t="s">
-        <v>632</v>
-[...15 lines deleted...]
-      <c r="E147" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B2" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="C2" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="D2" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="B3" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="C3" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="B4" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="C4" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="D4" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="B5" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="C5" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="D5" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="E5" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B6" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C6" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="D6" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="E6" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="B7" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="C7" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="D7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="B8" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="C8" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="D8" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="E8" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="B9" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C9" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="D9" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="E9" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="B10" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C10" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="D10" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="E10" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B11" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="C11" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="D11" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B12" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="C12" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D12" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="B13" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="C13" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="B14" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="C14" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="D14" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E14" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="B15" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="C15" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E15" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="B16" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="C16" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="D16" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="E16" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B17" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C17" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="D17" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="E17" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="B18" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="C18" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="D18" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E18" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D2" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="E2" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="B3" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="C3" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="D3" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="B5" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="C5" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="B6" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="C6" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="D6" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="E6" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="B7" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="C7" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="D7" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="E7" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="B8" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="C8" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="D8" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="E8" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B9" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C9" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="B10" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="C10" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="D10" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="E10" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="B11" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C11" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D11" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="D12" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="E12" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="B13" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="C13" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="D13" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="E13" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="B14" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="C14" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="D14" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="B16" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="C16" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="D16" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="E16" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="B17" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="C17" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="D17" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="E17" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="B18" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="C18" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="D18" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="E18" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="B19" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="C19" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="B20" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="C20" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="B21" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="C21" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="D21" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="E21" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="B22" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="C22" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="D22" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="E22" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B23" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C23" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="D23" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="B24" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="C24" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="D24" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="E24" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="B25" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="C25" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="D25" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="E25" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B26" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C26" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D26" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="B27" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="C27" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="D27" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="B28" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="C28" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="D28" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="B29" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="C29" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="D29" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="E29" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B30" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="C30" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="D30" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="E30" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="B31" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="C31" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="D31" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="E31" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="B32" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="C32" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="D32" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="E32" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="B33" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="C33" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="D33" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="E33" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="B34" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="C34" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="D34" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="B35" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="C35" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="D35" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="B36" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="C36" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="D36" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="B37" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="C37" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="D37" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="B38" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="C38" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="D38" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="E38" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="B39" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="C39" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="D39" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="E39" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="B40" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="C40" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="D40" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E40" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="B41" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C41" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="D41" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="E41" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="B42" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="C42" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="D42" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="B43" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="C43" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="D43" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B44" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C44" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="D44" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="B45" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="C45" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="D45" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="B46" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="C46" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="D46" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="E46" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="B47" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="C47" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="D47" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="E47" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="B48" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="C48" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="D48" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="E48" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="B49" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="C49" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="D49" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="E49" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="B50" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="C50" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="D50" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="E50" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="B51" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="C51" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="D51" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="B52" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="C52" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="D52" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="B53" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="C53" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="D53" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E53" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="B54" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="C54" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="D54" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="E54" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="B55" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="C55" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="D55" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E55" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="B56" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="C56" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="D56" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="E56" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="B57" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="C57" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="D57" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="B58" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="C58" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="D58" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="E58" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="B59" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="C59" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="D59" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="E59" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="B60" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="C60" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="D60" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="B61" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C61" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="D61" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="E61" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="B62" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="C62" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="D62" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B63" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="C63" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="D63" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="B64" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="C64" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="D64" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B65" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="C65" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="D65" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="E65" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="B66" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="C66" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="D66" t="s">
         <v>28</v>
       </c>
       <c r="E66" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="B67" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="C67" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="D67" t="s">
         <v>28</v>
       </c>
       <c r="E67" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B68" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="C68" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="D68" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="E68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="B69" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="C69" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="D69" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="E69" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="B70" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="C70" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="D70" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="E70" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="B71" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="C71" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="D71" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="E71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="B72" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="C72" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="D72" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="E72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="B73" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="C73" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="D73" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="B74" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="C74" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="D74" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="E74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="B75" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="C75" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="D75" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="B76" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="C76" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="D76" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="E76" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="B77" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="C77" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="D77" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="B78" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="C78" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="D78" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="B79" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="C79" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="D79" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="E79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="B80" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="C80" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="D80" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="B81" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="C81" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="D81" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="B82" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="C82" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="D82" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="E82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="B83" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="C83" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="D83" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E83" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="B84" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="C84" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="D84" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="B85" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="C85" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="D85" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="B86" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="C86" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="D86" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="E86" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="B87" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="C87" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="D87" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="B88" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="C88" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="D88" t="s">
         <v>28</v>
       </c>
       <c r="E88" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="B89" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="C89" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="D89" t="s">
         <v>28</v>
       </c>
       <c r="E89" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="B90" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="C90" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="D90" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="B91" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="C91" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="D91" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="B92" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="C92" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="D92" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E92" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="B93" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="C93" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="D93" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="E93" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
       <c r="B94" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="C94" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="D94" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="B95" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="C95" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
       <c r="D95" t="s">
         <v>28</v>
       </c>
       <c r="E95" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="B96" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="C96" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="D96" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="E96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="B97" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="C97" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="D97" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="B98" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="C98" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="D98" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="E98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="B99" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="C99" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="D99" t="s">
         <v>28</v>
       </c>
       <c r="E99" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="B100" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="C100" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="D100" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="B101" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="C101" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="D101" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="E101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="B102" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="C102" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="D102" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="E102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="B103" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="C103" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="D103" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="B104" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="C104" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="D104" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="B105" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="C105" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="D105" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="B106" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="C106" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="D106" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="B107" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="C107" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="D107" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="B108" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="C108" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
       <c r="D108" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="E108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
       <c r="B109" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="C109" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="D109" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="E109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="B110" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="C110" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="D110" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="E110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="B111" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="C111" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="D111" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="B112" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="C112" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="D112" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="E112" t="s">
-        <v>28</v>
-[...16 lines deleted...]
-        <v>1185</v>
+        <v>1176</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>1186</v>
+        <v>1177</v>
       </c>
       <c r="B2" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="C2" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
       <c r="D2" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>1189</v>
+        <v>1180</v>
       </c>
       <c r="B3" t="s">
-        <v>1190</v>
+        <v>1181</v>
       </c>
       <c r="C3" t="s">
-        <v>1191</v>
+        <v>1182</v>
       </c>
       <c r="D3" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E3" t="s">
-        <v>1192</v>
+        <v>1183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 